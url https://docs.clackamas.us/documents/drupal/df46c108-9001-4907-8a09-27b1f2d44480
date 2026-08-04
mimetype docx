--- v0 (2025-12-13)
+++ v1 (2026-08-04)
@@ -9,3508 +9,3880 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7420256B" w14:textId="77777777" w:rsidR="002F5FE8" w:rsidRPr="002F5FE8" w:rsidRDefault="002F5FE8" w:rsidP="002F5FE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43558C8E" w14:textId="77777777" w:rsidR="002F5FE8" w:rsidRDefault="002F5FE8" w:rsidP="002F5FE8">
-[...187 lines deleted...]
-    <w:p w14:paraId="44381588" w14:textId="1D2ED736" w:rsidR="002A1346" w:rsidRPr="009A7A8F" w:rsidRDefault="002A1346" w:rsidP="002A1346">
+    <w:p w14:paraId="6D8060F7" w14:textId="57241BC5" w:rsidR="00C726CE" w:rsidRDefault="002A1346" w:rsidP="003F1489">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Scorecard Instructions</w:t>
       </w:r>
+      <w:r w:rsidR="003F1489">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> When responding to Section 1 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E055C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Project Narrative </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A7A8F">
+        <w:t xml:space="preserve">Complete the entire scorecard for your eligible CoC renewal project. </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1489">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">questions, responses should focus on the specific project being proposed and </w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esponses</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1489">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to narrative questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should focus on the specific project being proposed</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1489">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> your organization.  Responders with </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> your organization</w:t>
+      </w:r>
+      <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A7A8F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1489">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>subrecipient</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> unless otherwise specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A7A8F">
+        <w:t xml:space="preserve">. Responders with </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A7A8F">
+        <w:t>subrecipient</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must also describe how the subrecipient</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(s)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A7A8F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will meet the standards established in each question.  Responders will have additional writing space to provide information regarding subrecipients.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A90BCD">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> For first year renewals, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004075E4">
+        <w:t xml:space="preserve"> must also describe how the subrecipient</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>any section that cannot be scored or populated due to the lack of one full year of data will be marked N/A.</w:t>
+        <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> will meet the standards established in each question. Responders will have additional writing space to provide information regarding subrecipients.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For </w:t>
+      </w:r>
+      <w:r w:rsidR="00A457C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>first-year</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renewals, </w:t>
+      </w:r>
+      <w:r w:rsidR="004075E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any section that cannot be scored or populated due to the lack of one full year of data will be marked N/A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00640B9D" w:rsidRPr="00640B9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Transition project</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00640B9D" w:rsidRPr="00640B9D">
+        <w:t>Transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21D07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Expansion project</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00640B9D" w:rsidRPr="00640B9D">
+        <w:t>, YHDP Replacement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86D34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>both</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00640B9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> new and renewal project applications.</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00640B9D" w:rsidRPr="00640B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Expansion project</w:t>
+      </w:r>
+      <w:r w:rsidR="00640B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> applicants will need to submit </w:t>
+      </w:r>
+      <w:r w:rsidR="00640B9D" w:rsidRPr="00640B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>both</w:t>
+      </w:r>
+      <w:r w:rsidR="00640B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> new and renewal project applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541ECF9C" w14:textId="77777777" w:rsidR="007545C3" w:rsidRDefault="007545C3" w:rsidP="003F1489">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B217B4" w14:textId="2AF9CE29" w:rsidR="007545C3" w:rsidRPr="0062174C" w:rsidRDefault="007545C3" w:rsidP="0062174C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scorecards must be completed and submitted to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00943B78" w:rsidRPr="0000013F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>rsmithroller@clackamas.us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00943B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no later than </w:t>
+      </w:r>
+      <w:r w:rsidR="00943B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA085C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="0062174C" w:rsidRPr="0062174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>July 20, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F715F42" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00757194" w:rsidRDefault="00EE60C0" w:rsidP="003F1489">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCC3AEA" w14:textId="77777777" w:rsidR="00A457C7" w:rsidRDefault="00A457C7" w:rsidP="00806FB4">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A457C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Important note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A457C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1F4C" w:rsidRPr="00A457C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve">Renewal CE projects will be reviewed by the ranking committee with consideration for the important role they play in maintaining system performance. CE applicants must complete all questions marked with an asterisk (*); </w:t>
+      </w:r>
+      <w:r w:rsidR="00165437" w:rsidRPr="00A457C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CE </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1F4C" w:rsidRPr="00A457C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>projects will be evaluated based on system need, compliance performance, and expenditure performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5979D0" w14:textId="77777777" w:rsidR="00325F6D" w:rsidRPr="00757194" w:rsidRDefault="00325F6D" w:rsidP="4F31601B">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4720"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2444"/>
+        <w:gridCol w:w="1525"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="352"/>
+        <w:gridCol w:w="548"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="860"/>
+        <w:gridCol w:w="1570"/>
+        <w:gridCol w:w="859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F343E1" w14:paraId="3E46BFE1" w14:textId="77777777" w:rsidTr="00D87443">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EE60C0" w14:paraId="6A73E6CE" w14:textId="77777777" w:rsidTr="00A5704E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4837" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27CB7C99" w14:textId="77777777" w:rsidR="00F343E1" w:rsidRDefault="00F343E1" w:rsidP="00000882">
+          <w:p w14:paraId="30BE0C15" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00A457C7" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Assistance Type</w:t>
+            <w:r w:rsidRPr="00A457C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4477BCF1" w14:textId="77777777" w:rsidR="00F343E1" w:rsidRDefault="00F343E1" w:rsidP="00CD2EC7">
+          <w:p w14:paraId="05E2412C" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4448" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="40984EB4" w14:textId="77777777" w:rsidR="00F343E1" w:rsidRPr="00C02D66" w:rsidRDefault="00F343E1" w:rsidP="00C02D66">
+          <w:p w14:paraId="53EAE9A8" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00A457C7" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C02D66">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> (scattered site)</w:t>
+            <w:r w:rsidRPr="00A457C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organization Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2482" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2E103179" w14:textId="77777777" w:rsidR="00F343E1" w:rsidRDefault="00F343E1" w:rsidP="009C53FA">
+          <w:p w14:paraId="7612C678" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
               <w:spacing w:after="60"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4954CDC6" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00A457C7" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A457C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5566F939" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F343E1" w14:paraId="1F789000" w14:textId="77777777" w:rsidTr="00623A48">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EE60C0" w14:paraId="52C841D6" w14:textId="77777777" w:rsidTr="00A5704E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4837" w:type="dxa"/>
+            <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3BFB2C" w14:textId="28B228F2" w:rsidR="00F343E1" w:rsidRDefault="00F343E1" w:rsidP="00CD2EC7">
+          <w:p w14:paraId="7B6A6AA3" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00A457C7" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A457C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Project Type:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C89EE72" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="128D4F61" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00A457C7" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A457C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Target Population(s):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7879" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="522AE60C" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE60C0" w14:paraId="14B5C314" w14:textId="77777777" w:rsidTr="00A5704E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="679282A9" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00A457C7" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A457C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Housing Type (site-based or scattered site):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAB7804" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F281D81" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00A457C7" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A457C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number of Units:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61008EA4" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="071F9810" w14:textId="77777777" w:rsidR="00F343E1" w:rsidRDefault="00F343E1" w:rsidP="00CD2EC7">
+          <w:p w14:paraId="6D6D0CEE" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00A457C7" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A457C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number of Households Served:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4448" w:type="dxa"/>
+            <w:tcW w:w="859" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62193F74" w14:textId="77777777" w:rsidR="00F343E1" w:rsidRDefault="00F343E1" w:rsidP="009C53FA">
+          <w:p w14:paraId="0B96011F" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRDefault="00EE60C0" w:rsidP="00A5704E">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
               <w:spacing w:after="60"/>
-              <w:jc w:val="center"/>
-[...19 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1ED7D3BF" w14:textId="77777777" w:rsidR="002A1346" w:rsidRDefault="002A1346" w:rsidP="4F31601B">
+    <w:p w14:paraId="69274301" w14:textId="77777777" w:rsidR="00EE60C0" w:rsidRPr="00757194" w:rsidRDefault="00EE60C0" w:rsidP="4F31601B">
       <w:pPr>
         <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C025C71" w14:textId="3D88FFDB" w:rsidR="00D01AAF" w:rsidRPr="00A457C7" w:rsidRDefault="00D01AAF" w:rsidP="4F31601B">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="60"/>
+        <w:t xml:space="preserve">Check </w:t>
+      </w:r>
+      <w:r w:rsidR="00F774F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>one of the boxes</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Check </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> below if your renewal project is one of the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C025C71" w14:textId="77777777" w:rsidR="00D01AAF" w:rsidRDefault="00D01AAF" w:rsidP="4F31601B">
-[...10 lines deleted...]
-    <w:p w14:paraId="28953EF2" w14:textId="31B153D4" w:rsidR="00D01AAF" w:rsidRDefault="00643E44" w:rsidP="4F31601B">
+    <w:p w14:paraId="21FFF6F6" w14:textId="014046BD" w:rsidR="00147F81" w:rsidRDefault="00000000" w:rsidP="00B954B3">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="539171620"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D01AAF">
+          <w:r w:rsidR="00A457C7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D01AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  DV Bonus Project</w:t>
       </w:r>
       <w:r w:rsidR="00F774F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Renewal</w:t>
       </w:r>
-      <w:r w:rsidR="00D01AAF">
+      <w:r w:rsidR="00B838DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D01AAF">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="2125030320"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="009A3728">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009A3728">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Transition Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00A457C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B838DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-721212754"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A457C7">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A457C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B838DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expansion Project    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A457C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1574421897"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D01AAF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D01AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">   YHDP Renewal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D01AAF">
+        <w:t xml:space="preserve">   YHDP Renewal</w:t>
+      </w:r>
+      <w:r w:rsidR="00B838DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D01AAF">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1283228013"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D01AAF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D01AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   YHDP Replacement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7401B2C0" w14:textId="77777777" w:rsidR="00D01AAF" w:rsidRDefault="00D01AAF" w:rsidP="4F31601B">
+    <w:p w14:paraId="1FD4E117" w14:textId="77777777" w:rsidR="00A006D3" w:rsidRPr="00757194" w:rsidRDefault="00A006D3" w:rsidP="00B954B3">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...112 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="355" w:tblpY="35"/>
-        <w:tblW w:w="14582" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="80" w:tblpY="35"/>
+        <w:tblW w:w="14485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2894"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2809"/>
+        <w:gridCol w:w="3055"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="3690"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C1D0A" w14:paraId="1B1909CA" w14:textId="77777777">
+      <w:tr w:rsidR="00DF376E" w14:paraId="23AD2072" w14:textId="77777777" w:rsidTr="00DF376E">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...68 lines deleted...]
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="7195" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74EFF8FE" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="36B1BD3C" w14:textId="4BA1BFC4" w:rsidR="00DF376E" w:rsidRDefault="00DF376E" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participant Demographics (pulled from APR): </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35302B2D" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="5BB56C8E" w14:textId="77777777" w:rsidR="00DF376E" w:rsidRDefault="00DF376E" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="7020" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F51D6A" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="0E350929" w14:textId="4986E2FE" w:rsidR="00DF376E" w:rsidRDefault="00EF25F1" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amount of </w:t>
-[...28 lines deleted...]
-            <w:r>
+              <w:t>Current</w:t>
+            </w:r>
+            <w:r w:rsidR="0015641D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF376E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUD </w:t>
+            </w:r>
+            <w:r w:rsidR="0015641D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoC </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF376E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Budget Information (Based on 2025 Grant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DF376E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Award)</w:t>
+            </w:r>
+            <w:r w:rsidR="00165437">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DF376E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D762A99" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRPr="0000077F" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1D0A" w14:paraId="1B1909CA" w14:textId="77777777" w:rsidTr="00DF376E">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF4C3FA" w14:textId="15C7D25B" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0000077F">
-[...5 lines deleted...]
-              <w:t>Not including Admin</w:t>
+            <w:r w:rsidRPr="000D4198">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Age:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2809" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="794D072C" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
-[...54 lines deleted...]
-          <w:p w14:paraId="551D64A0" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="420F39DE" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63AA36CC" w14:textId="08CA4EFA" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="5D2BD0A4" w14:textId="78781A7B" w:rsidR="004C1D0A" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Yes</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Veterans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="140526CC" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="74EFF8FE" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24AE2F29" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="35302B2D" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49540392" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="3D762A99" w14:textId="4968554C" w:rsidR="004C1D0A" w:rsidRPr="00EF25F1" w:rsidRDefault="00156C21" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:r w:rsidR="004C1D0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amount of </w:t>
+            </w:r>
+            <w:r w:rsidR="004C1D0A" w:rsidRPr="007A3777">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HUD</w:t>
+            </w:r>
+            <w:r w:rsidR="004C1D0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CoC Contract/</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF376E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C1D0A" w:rsidRPr="009C53FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Award</w:t>
+            </w:r>
+            <w:r w:rsidR="004C1D0A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="794D072C" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRPr="00A006D3" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A006D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1D0A" w14:paraId="77361825" w14:textId="77777777" w:rsidTr="00DF376E">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9945F4" w14:textId="46A2FF44" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4198">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r w:rsidR="002C662C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551D64A0" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2809" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3719E36A" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="63AA36CC" w14:textId="1AFE0A64" w:rsidR="004C1D0A" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...26 lines deleted...]
-              <w:t>13-17</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Domestic Violence Survivor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DA6C85" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="140526CC" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
-[...44 lines deleted...]
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="504EB574" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="24AE2F29" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76940B70" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRPr="00F343E1" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
-[...84 lines deleted...]
-          <w:p w14:paraId="0C579CE0" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="49540392" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1829FE44" w14:textId="65B535DA" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="3719E36A" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRPr="00A006D3" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1D0A" w14:paraId="7B2651EB" w14:textId="77777777" w:rsidTr="00DF376E">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71493DF2" w14:textId="59A8EC33" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Don’t know/refused/missing</w:t>
+              <w:t>5-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DA6C85" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5381EAAE" w14:textId="34BE69FF" w:rsidR="004C1D0A" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0C35B8" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="3A14F02D" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5575A477" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="504EB574" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D335428" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="76940B70" w14:textId="5F7A7B0D" w:rsidR="004C1D0A" w:rsidRPr="00F343E1" w:rsidRDefault="00A006D3" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CoC funding in the Supportive Services line</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3140">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3140">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(estimated based on </w:t>
+            </w:r>
+            <w:r w:rsidR="004410F5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the most recent available budget)</w:t>
+            </w:r>
+            <w:r w:rsidR="0083535B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2887C1E6" w14:textId="51588FEC" w:rsidR="004C1D0A" w:rsidRPr="00A006D3" w:rsidRDefault="0083535B" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A006D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1D0A" w14:paraId="36BCCF14" w14:textId="77777777" w:rsidTr="00DF376E">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08219B83" w14:textId="6D1816EB" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D4198">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C579CE0" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2809" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55303DB9" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="1829FE44" w14:textId="335FF4D5" w:rsidR="004C1D0A" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>25-61</w:t>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19AA1E87" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="1E0C35B8" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
-[...44 lines deleted...]
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55CD3E59" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="5575A477" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDDCCA6" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="1D335428" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F343E1">
-[...35 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2809" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BF289F" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="55303DB9" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRPr="00A006D3" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1D0A" w14:paraId="0F5786AB" w14:textId="77777777">
+      <w:tr w:rsidR="00156C21" w14:paraId="5586274A" w14:textId="77777777" w:rsidTr="00DF376E">
         <w:trPr>
-          <w:trHeight w:val="356"/>
+          <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="3055" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="169E2AD3" w14:textId="6E6D1856" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="04610930" w14:textId="351C8A30" w:rsidR="00156C21" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="00156C21">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>62 or older</w:t>
+            <w:r w:rsidRPr="000D4198">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDD8FDB" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="19AA1E87" w14:textId="77777777" w:rsidR="00156C21" w:rsidRDefault="00156C21" w:rsidP="00156C21">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE4AF08" w14:textId="0D8C7D89" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="2E61DB57" w14:textId="6B8B001C" w:rsidR="00156C21" w:rsidRDefault="002C662C" w:rsidP="00156C21">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Don’t know/refused/missing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B285837" w14:textId="77777777" w:rsidR="00156C21" w:rsidRDefault="00156C21" w:rsidP="00156C21">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...19 lines deleted...]
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59700CB0" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="55CD3E59" w14:textId="77777777" w:rsidR="00156C21" w:rsidRDefault="00156C21" w:rsidP="00156C21">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA3909B" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="0100E0DD" w14:textId="4DCF5ECF" w:rsidR="00156C21" w:rsidRDefault="00A006D3" w:rsidP="00156C21">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoC funding in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Admin</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> line</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF25F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF25F1" w:rsidRPr="00EF25F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no more than</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF25F1" w:rsidRPr="00EF25F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10% of HUD </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF25F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>budget</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF25F1" w:rsidRPr="00EF25F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00156C21">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BF289F" w14:textId="3F0C8EAF" w:rsidR="00156C21" w:rsidRPr="00A006D3" w:rsidRDefault="00156C21" w:rsidP="00156C21">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A006D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C662C" w14:paraId="0F5786AB" w14:textId="77777777" w:rsidTr="00DF376E">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169E2AD3" w14:textId="2B0AB8A0" w:rsidR="002C662C" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25-61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDD8FDB" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2809" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEF6DE4" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="6AE4AF08" w14:textId="48E7EE1B" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Don’t know/refused/missing</w:t>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chronically Homeless</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2A9AB4" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="621BA404" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
-[...45 lines deleted...]
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BDA440A" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="59700CB0" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F70EE86" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="3AA3909B" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2809" w:type="dxa"/>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7B820A" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="2FEF6DE4" w14:textId="77777777" w:rsidR="002C662C" w:rsidRPr="00A006D3" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1D0A" w14:paraId="3B29FAE1" w14:textId="77777777">
+      <w:tr w:rsidR="002C662C" w14:paraId="4F38A11C" w14:textId="77777777" w:rsidTr="00DF376E">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="3055" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A898317" w14:textId="55AF193A" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="2BD6027F" w14:textId="70987BB6" w:rsidR="002C662C" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>62 or older</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2A9AB4" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1876F3FB" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="197DB9B2" w14:textId="04A65548" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D539D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CH households listed on APR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07498E07" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
-[...36 lines deleted...]
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EFAE8FF" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="2BDA440A" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC95B2C" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="6F70EE86" w14:textId="2ACDBEBE" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F343E1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total Program Budget</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF25F1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (including match and other leverage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7B820A" w14:textId="1439B390" w:rsidR="002C662C" w:rsidRPr="00A006D3" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A006D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C662C" w14:paraId="3B29FAE1" w14:textId="77777777" w:rsidTr="00DF376E">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A898317" w14:textId="4E3B1214" w:rsidR="002C662C" w:rsidRPr="00A006D3" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Don’t know/refused/missing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1876F3FB" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2809" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49BB8D56" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="267AA9DE" w14:textId="4F94E781" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>Chronically Homeless</w:t>
+            <w:r w:rsidRPr="006D539D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number who met CH definition before 1/15/16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B9BD5D" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="4AD380A4" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3081" w:type="dxa"/>
-[...36 lines deleted...]
-            <w:tcW w:w="452" w:type="dxa"/>
+            <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24C2EC76" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="2EFAE8FF" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3716" w:type="dxa"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F62A2E" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="6AC95B2C" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2809" w:type="dxa"/>
+            <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52BD1335" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
-[...301 lines deleted...]
-          <w:p w14:paraId="132AED57" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="004C1D0A">
+          <w:p w14:paraId="49BB8D56" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B6F1829" w14:textId="53B6AC71" w:rsidR="00147F81" w:rsidRDefault="00147F81" w:rsidP="00C559C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00147F81" w:rsidSect="002F5FE8">
-          <w:headerReference w:type="default" r:id="rId11"/>
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="576" w:bottom="720" w:left="630" w:header="720" w:footer="180" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67431B41" w14:textId="77777777" w:rsidR="00E119E8" w:rsidRDefault="00E119E8" w:rsidP="00000882">
+    <w:p w14:paraId="2FDC9B2B" w14:textId="77777777" w:rsidR="00DF376E" w:rsidRDefault="00DF376E" w:rsidP="00000882">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E119E8" w:rsidSect="00E119E8">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId14"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064243CA" w14:textId="77777777" w:rsidR="00DF376E" w:rsidRDefault="00DF376E" w:rsidP="00000882">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67431B41" w14:textId="77777777" w:rsidR="00A006D3" w:rsidRDefault="00A006D3" w:rsidP="00000882">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A006D3" w:rsidSect="00E119E8">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="576" w:bottom="720" w:left="288" w:header="720" w:footer="180" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301D1897" w14:textId="77777777" w:rsidR="00A006D3" w:rsidRDefault="00A006D3">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14670" w:type="dxa"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="11142"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w14:paraId="640CABD7" w14:textId="77777777" w:rsidTr="00923FB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0135E1" w14:textId="77777777" w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w:rsidRDefault="00CB4CE0">
+          <w:p w14:paraId="2A0135E1" w14:textId="075DAF5C" w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w:rsidRDefault="00CB4CE0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C16BB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7CB12A" w14:textId="7C82DA53" w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w:rsidRDefault="00CB4CE0">
+          <w:p w14:paraId="0B7CB12A" w14:textId="2DE88539" w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w:rsidRDefault="00CB4CE0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Project Narrative</w:t>
+              <w:t xml:space="preserve">Project </w:t>
+            </w:r>
+            <w:r w:rsidR="007C0CA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+            <w:r w:rsidR="00165437" w:rsidRPr="00165437">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="49A5431E" w14:textId="35AF4D25" w:rsidR="00CB4CE0" w:rsidRPr="003F7011" w:rsidRDefault="009E303D" w:rsidP="007F17C4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Unscored </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CFF07C0" w14:textId="77777777" w:rsidR="0093425A" w:rsidRPr="004E7565" w:rsidRDefault="0093425A" w:rsidP="00000882">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA2FF94" w14:textId="77777777" w:rsidR="00F93503" w:rsidRDefault="00774E3F" w:rsidP="005D07B8">
+    <w:p w14:paraId="5AA2FF94" w14:textId="77777777" w:rsidR="00F93503" w:rsidRDefault="00774E3F" w:rsidP="00806FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7F5FE391">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe your proposed project, including services provided, population served, and proposed number served. Please do not describe your organization, but rather the specific project you are proposing. </w:t>
+        <w:t xml:space="preserve">Describe your proposed project, including services provided, population </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7F5FE391">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>served</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7F5FE391">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and proposed number served. Please do not describe your organization, but rather the specific project you are proposing. </w:t>
       </w:r>
       <w:r w:rsidR="76B9FEB3" w:rsidRPr="7F5FE391">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please describe any subrecipients and their role in this project.  (See scorecard instructions for additional information related to subrecipient responses.)</w:t>
       </w:r>
       <w:r w:rsidR="001904E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F93503" w:rsidRPr="7F5FE391">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Not Scored)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21326752" w14:textId="36ED221A" w:rsidR="00F93503" w:rsidRPr="00C559C9" w:rsidRDefault="001904E1" w:rsidP="00F93503">
+    <w:p w14:paraId="21326752" w14:textId="5D2590AB" w:rsidR="00F93503" w:rsidRPr="00A006D3" w:rsidRDefault="001904E1" w:rsidP="00806FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A006D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For YHDP </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C559C9">
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A006D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Replacement </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00436617">
+        <w:t>YHDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A006D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">project </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Replacement </w:t>
+      </w:r>
+      <w:r w:rsidR="00436617" w:rsidRPr="00A006D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">applicants, please describe your new proposed project here, including the new project type, service model, and any other changes to project design. Please also describe how this Replacement </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97712">
+        <w:t xml:space="preserve">project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A006D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">project </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">applicants, please describe your </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4E29" w:rsidRPr="00A006D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>current YHDP project here</w:t>
+      </w:r>
+      <w:r w:rsidR="00585A32" w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and indicate that you will be seeking a replacement for this project. Also</w:t>
+      </w:r>
+      <w:r w:rsidR="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00585A32" w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete the new project application for the proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="0056484F" w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00585A32" w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eplacement project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including the new project type, service model, and any other changes to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project design. </w:t>
+      </w:r>
+      <w:r w:rsidR="00585A32" w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the new </w:t>
+      </w:r>
+      <w:r w:rsidR="0056484F" w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project </w:t>
+      </w:r>
+      <w:r w:rsidR="00A006D3" w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>application, describe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how this Replacement </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97712" w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">will differ from your current YHDP project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EF18C2" w14:textId="424220C7" w:rsidR="00774E3F" w:rsidRDefault="00F93503" w:rsidP="00C559C9">
+    <w:p w14:paraId="28EF18C2" w14:textId="1C743043" w:rsidR="00774E3F" w:rsidRPr="00F22AB4" w:rsidRDefault="00F93503" w:rsidP="00806FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For any </w:t>
       </w:r>
       <w:r w:rsidRPr="00C559C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Expansion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> project applicants, describe your current renewal project here and indicate that you will be seeking expansion to this project. Complete the new project application for the expansion portion of your project and clearly describe the additional beds/services that will be added to your renewal project in the new project application. </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> project applicants, describe your current renewal project here and indicate that you will be seeking expansion to this project. Complete the new project application for the expansion portion of your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:i/>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="00A006D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:i/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clearly describe the additional beds/services that will be added to your renewal project in the new project application. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D52A84C" w14:textId="57A365F3" w:rsidR="00A36BD5" w:rsidRPr="00570762" w:rsidRDefault="00A36BD5" w:rsidP="0027128E">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6D52A84C" w14:textId="3085DF38" w:rsidR="00A36BD5" w:rsidRPr="005354D8" w:rsidRDefault="2D1224F8" w:rsidP="00806FB4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D1224F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D1224F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D1224F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grant project applicants, describe your current project here and complete a new project application describing how project services and approach will transition over the transition period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664F0AE3" w14:textId="1E8275E2" w:rsidR="005354D8" w:rsidRPr="005354D8" w:rsidRDefault="2D1224F8" w:rsidP="2D1224F8">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D1224F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>(no more than 2 pages total)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A715AC2" w14:textId="4A0EA248" w:rsidR="005354D8" w:rsidRPr="005354D8" w:rsidRDefault="005354D8" w:rsidP="00A80724">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[enter response here]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4475F3D4" w14:textId="77777777" w:rsidR="005354D8" w:rsidRDefault="005354D8">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14760" w:type="dxa"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="558"/>
-        <w:gridCol w:w="11142"/>
-        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="5382"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B3086" w:rsidRPr="003F7011" w14:paraId="3F6FD6CD" w14:textId="77777777" w:rsidTr="00923FB8">
+      <w:tr w:rsidR="00F83142" w:rsidRPr="003F7011" w14:paraId="3F6FD6CD" w14:textId="68927C67" w:rsidTr="00404C2C">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="434E2169" w14:textId="4ECA42F9" w:rsidR="006B3086" w:rsidRPr="00C16BB6" w:rsidRDefault="00BF6FE7">
+          <w:p w14:paraId="434E2169" w14:textId="2E74733F" w:rsidR="00F83142" w:rsidRPr="00C16BB6" w:rsidRDefault="00F83142">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006B3086" w:rsidRPr="00C16BB6">
+            <w:r w:rsidRPr="00C16BB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11142" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="27649F46" w14:textId="3901C1FD" w:rsidR="006B3086" w:rsidRPr="00C16BB6" w:rsidRDefault="006B3086">
+          <w:p w14:paraId="27649F46" w14:textId="3901C1FD" w:rsidR="00F83142" w:rsidRPr="00C16BB6" w:rsidRDefault="00F83142">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Performance  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3F0A02" w14:textId="17A04A4C" w:rsidR="006B3086" w:rsidRPr="003F7011" w:rsidRDefault="006B3086">
+          <w:p w14:paraId="5A3F0A02" w14:textId="12BD6A7F" w:rsidR="00F83142" w:rsidRPr="003F7011" w:rsidRDefault="00F83142">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F7011">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">points: </w:t>
-[...8 lines deleted...]
-              <w:t>40</w:t>
+              <w:t>points</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> available</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BB6F68" w14:textId="597719E4" w:rsidR="00F83142" w:rsidRPr="003F7011" w:rsidRDefault="00F83142">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:r w:rsidR="00404C2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project Performance Points: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E9ADE4D" w14:textId="2CC92CF5" w:rsidR="00FC451C" w:rsidRDefault="00FC451C" w:rsidP="00000882">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FEE5B1" w14:textId="77777777" w:rsidR="00570762" w:rsidRDefault="00570762" w:rsidP="00570762">
+    <w:p w14:paraId="55FEE5B1" w14:textId="0D2B8AC1" w:rsidR="00570762" w:rsidRDefault="00570762" w:rsidP="00570762">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30A1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3538,2830 +3910,3806 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HUD Performance Measurements and local need. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B30A1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Data sources a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>re APRs for each project’s most recently completed program year, local HUD representative, and HMIS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B30A1D">
+        <w:t xml:space="preserve">re APRs for each project’s most recently completed program year, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A006D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>local HUD representative, and HMIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30A1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCE6B80" w14:textId="77777777" w:rsidR="00570762" w:rsidRPr="00C16BB6" w:rsidRDefault="00570762" w:rsidP="00000882">
+    <w:p w14:paraId="3CCE6B80" w14:textId="77777777" w:rsidR="00570762" w:rsidRDefault="00570762" w:rsidP="00000882">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47843501" w14:textId="705CDF45" w:rsidR="006A1984" w:rsidRPr="00CC3140" w:rsidRDefault="006A1984" w:rsidP="006A1984">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Compliance – Current HUD Monitoring Findings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00095312">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Does the project have current unresolved HUD monitoring findings?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="-1425879557"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="1831712390"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00CC3140">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F24852" w14:textId="037B18EC" w:rsidR="006A1984" w:rsidRPr="00CC3140" w:rsidRDefault="006A1984" w:rsidP="006A1984">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095312">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>does not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> currently have, nor is in the process of resolving, unresolved HUD monitoring findings or is in the process of resolving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACD4D47" w14:textId="2007C9F8" w:rsidR="006A1984" w:rsidRDefault="006A1984" w:rsidP="006A1984">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>has unresolved, or is in the process of resolving, HUD monitoring findings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8B6A80" w14:textId="77777777" w:rsidR="006A1984" w:rsidRDefault="006A1984" w:rsidP="00000882">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3955B3D7" w14:textId="77777777" w:rsidR="000D7135" w:rsidRPr="00C16BB6" w:rsidRDefault="000D7135" w:rsidP="00000882">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14233" w:type="dxa"/>
-        <w:tblInd w:w="355" w:type="dxa"/>
+        <w:tblW w:w="14467" w:type="dxa"/>
+        <w:tblInd w:w="445" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10643"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1817"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="11430"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1273"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D367B" w:rsidRPr="00EA76CF" w14:paraId="54DB7F74" w14:textId="77777777" w:rsidTr="74131D17">
+      <w:tr w:rsidR="006D5055" w:rsidRPr="00EA76CF" w14:paraId="54DB7F74" w14:textId="77777777" w:rsidTr="00A701EA">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10643" w:type="dxa"/>
+            <w:tcW w:w="12060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5236F79D" w14:textId="0203A7E4" w:rsidR="003D367B" w:rsidRPr="006B3086" w:rsidRDefault="003D367B" w:rsidP="006B3086">
+          <w:p w14:paraId="5236F79D" w14:textId="1D922C2E" w:rsidR="006D5055" w:rsidRPr="006B3086" w:rsidRDefault="006D5055" w:rsidP="006B3086">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B3086">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C61D73" w14:textId="77777777" w:rsidR="003D367B" w:rsidRPr="006B3086" w:rsidRDefault="003D367B" w:rsidP="00904E0E">
+          <w:p w14:paraId="21C61D73" w14:textId="77777777" w:rsidR="006D5055" w:rsidRPr="006B3086" w:rsidRDefault="006D5055" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B3086">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Possible Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48648F55" w14:textId="77777777" w:rsidR="003D367B" w:rsidRPr="006B3086" w:rsidRDefault="003D367B" w:rsidP="00904E0E">
+          <w:p w14:paraId="48648F55" w14:textId="77777777" w:rsidR="006D5055" w:rsidRPr="006B3086" w:rsidRDefault="006D5055" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B3086">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Points Awarded</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w14:paraId="02E5845E" w14:textId="77777777" w:rsidTr="74131D17">
-[...98 lines deleted...]
-      <w:tr w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w14:paraId="2B031F24" w14:textId="77777777" w:rsidTr="74131D17">
+      <w:tr w:rsidR="006C6550" w:rsidRPr="00EA76CF" w14:paraId="2B031F24" w14:textId="77777777" w:rsidTr="006D5055">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10643" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A13C62B" w14:textId="5FC45AAB" w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w:rsidRDefault="00BD6B70" w:rsidP="00BD6B70">
+          <w:p w14:paraId="376E7888" w14:textId="43CC6159" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA76CF">
-[...14 lines deleted...]
-              <w:t>Was the APR for the most recently completed program year submitted to HUD on time?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2378C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00574E44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="11430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A6260F" w14:textId="375F75CD" w:rsidR="00BD6B70" w:rsidRPr="006B3086" w:rsidRDefault="20EFECA3" w:rsidP="74131D17">
+          <w:p w14:paraId="3A13C62B" w14:textId="22A06738" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74131D17">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compliance: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Was the APR for the most recently completed program year submitted to HUD on time?</w:t>
+            </w:r>
+            <w:r w:rsidR="00B107C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On time = 5 points, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on time = 0 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="380ECE0A" w14:textId="77777777" w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w:rsidRDefault="00BD6B70" w:rsidP="00BD6B70">
+          <w:p w14:paraId="23A6260F" w14:textId="375F75CD" w:rsidR="006C6550" w:rsidRPr="006B3086" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="74131D17">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="380ECE0A" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w14:paraId="3BE65964" w14:textId="77777777" w:rsidTr="74131D17">
+      <w:tr w:rsidR="006C6550" w:rsidRPr="00EA76CF" w14:paraId="3BE65964" w14:textId="77777777" w:rsidTr="006D5055">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10643" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06BE70E8" w14:textId="77777777" w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w:rsidRDefault="00BD6B70" w:rsidP="00BD6B70">
+          <w:p w14:paraId="0A738F02" w14:textId="105C1E5F" w:rsidR="006C6550" w:rsidRPr="00046A58" w:rsidRDefault="00A2378C" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA76CF">
-[...41 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2c</w:t>
+            </w:r>
+            <w:r w:rsidR="00574E44" w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="11430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B0590A" w14:textId="36A0C339" w:rsidR="00BD6B70" w:rsidRPr="006B3086" w:rsidRDefault="709F174C" w:rsidP="74131D17">
+          <w:p w14:paraId="281264C3" w14:textId="5648860D" w:rsidR="006C6550" w:rsidRPr="00B107C6" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74131D17">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Expenditures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Project spent all CoC funds in the most recent contract year. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B107C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Less than 90%=0 points, 90-94%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00804796" w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 95-100%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00804796" w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C54CA6B" w14:textId="0BBD7C7B" w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w:rsidRDefault="00BD6B70" w:rsidP="00BD6B70">
+          <w:p w14:paraId="64B0590A" w14:textId="418AB268" w:rsidR="006C6550" w:rsidRPr="006B3086" w:rsidRDefault="009A6847" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C54CA6B" w14:textId="0BBD7C7B" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w14:paraId="79C88B95" w14:textId="77777777" w:rsidTr="74131D17">
+      <w:tr w:rsidR="006C6550" w:rsidRPr="00EA76CF" w14:paraId="559CE358" w14:textId="77777777" w:rsidTr="006D5055">
         <w:trPr>
-          <w:trHeight w:val="3025"/>
+          <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10643" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08586239" w14:textId="0CD6D945" w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w:rsidRDefault="00BD6B70" w:rsidP="00BD6B70">
+          <w:p w14:paraId="13E4A486" w14:textId="05709B12" w:rsidR="006C6550" w:rsidRPr="00046A58" w:rsidRDefault="00A2378C" w:rsidP="006D5055">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA76CF">
-[...1263 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2d</w:t>
+            </w:r>
+            <w:r w:rsidR="00574E44" w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="11430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D7E80A" w14:textId="708FF2B1" w:rsidR="00BD6B70" w:rsidRPr="006B3086" w:rsidRDefault="003501D2" w:rsidP="0027128E">
+          <w:p w14:paraId="160BAA7B" w14:textId="77777777" w:rsidR="00325BC1" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drawdowns: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Project drew down funds from LOCCS at least quarterly.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5A93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00DB5A93" w:rsidRPr="00F018F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Attachment required</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5A93" w:rsidRPr="00F018F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5A93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please submit a screenshot of your LOCCS account for this project reflecting </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DB5A93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the last year’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DB5A93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work of drawdowns.</w:t>
+            </w:r>
+            <w:r w:rsidR="00325BC1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5054195E" w14:textId="0C7C4264" w:rsidR="006C6550" w:rsidRPr="00046A58" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly or more frequently = 6 points, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Less</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00046A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> than quarterly = 0 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEDA465" w14:textId="16AEF1BE" w:rsidR="00BD6B70" w:rsidRPr="00EA76CF" w:rsidRDefault="00BD6B70" w:rsidP="00BD6B70">
+          <w:p w14:paraId="455E1E77" w14:textId="391616FC" w:rsidR="006C6550" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C3839C" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C6320" w:rsidRPr="00EA76CF" w14:paraId="5EE322B6" w14:textId="77777777" w:rsidTr="00FB0DA5">
+      <w:tr w:rsidR="006C6550" w:rsidRPr="00EA76CF" w14:paraId="05782CC5" w14:textId="77777777" w:rsidTr="006D5055">
         <w:trPr>
-          <w:trHeight w:val="1160"/>
+          <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10643" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3A6C32" w14:textId="287A1CE0" w:rsidR="00332B91" w:rsidRDefault="001C6320" w:rsidP="00BD6B70">
+          <w:p w14:paraId="0A41885E" w14:textId="419D658A" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="00A2378C" w:rsidP="006D5055">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Returns to Homelessness:</w:t>
-[...464 lines deleted...]
-            </w:pPr>
+              <w:t>2e</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="11430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFA243E" w14:textId="23EF1E7A" w:rsidR="001C6320" w:rsidRDefault="003501D2" w:rsidP="0027128E">
+          <w:p w14:paraId="7E9E8F79" w14:textId="0A52F514" w:rsidR="006C6550" w:rsidRPr="006D5055" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HMIS Data Quality</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: Had 0% null/missing on all HMIS data elements on (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E76AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F4E79"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Data Quality (Local 0260) v12.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E76AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="1F4E79"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E76AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D5055">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>More than 8%=0, 6-8%=1, 4-6%= 2, 2-4%= 3, more than 0-2%=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 0%=5 </w:t>
+            </w:r>
+            <w:r w:rsidR="006D5055">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All individual elements listed must be less than 5% null.                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394D2076" w14:textId="77777777" w:rsidR="001C6320" w:rsidRPr="00EA76CF" w:rsidRDefault="001C6320" w:rsidP="00BD6B70">
+          <w:p w14:paraId="23F30D25" w14:textId="08ED4A4F" w:rsidR="006C6550" w:rsidRPr="74131D17" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4C0568" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D367B" w14:paraId="00406317" w14:textId="77777777" w:rsidTr="74131D17">
+      <w:tr w:rsidR="006C6550" w:rsidRPr="00EA76CF" w14:paraId="2331DE76" w14:textId="77777777" w:rsidTr="006D5055">
         <w:trPr>
-          <w:trHeight w:val="995"/>
+          <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10643" w:type="dxa"/>
+            <w:tcW w:w="630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9FCB9E" w14:textId="718836CD" w:rsidR="003D367B" w:rsidRPr="00EA76CF" w:rsidRDefault="003D367B" w:rsidP="00BC2A71">
+          <w:p w14:paraId="74B9B7C2" w14:textId="584FAE61" w:rsidR="006C6550" w:rsidRDefault="00A2378C" w:rsidP="006D5055">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD69682" w14:textId="06653BF4" w:rsidR="006C6550" w:rsidRPr="008E7A95" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Utilization</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E7A95">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the end of last operating year, did you serve the number of households indicated in your grant agreement? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36DFCDB8" w14:textId="04C078D6" w:rsidR="006C6550" w:rsidRPr="00F26452" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">or Maintained </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70% or less= 0, 71-75%=1 76-80%=2, 81-85%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA2B70">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>Income</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 86-90%=4, 91-95%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA2B70">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">: All homeless programs met the </w:t>
-[...98 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>, 96-100%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA2B70">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37EA6030" w14:textId="57FFDA3E" w:rsidR="003D367B" w:rsidRDefault="005C2CCB" w:rsidP="00D460E4">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E3DA98" w14:textId="66E84CE2" w:rsidR="006C6550" w:rsidRPr="74131D17" w:rsidRDefault="00F71C23" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A45CF63" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6550" w:rsidRPr="00EA76CF" w14:paraId="79C88B95" w14:textId="77777777" w:rsidTr="00E75051">
+        <w:trPr>
+          <w:trHeight w:val="899"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B4C513" w14:textId="7B5E42CD" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="00A2378C" w:rsidP="006D5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000FF170" w14:textId="4655EADF" w:rsidR="006C6550" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ending Homelessness</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E75051" w:rsidRPr="00E75051">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(N/A for YHDP Diversion Projects)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08586239" w14:textId="4695E8C7" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The PSH program met the local goal of at least 99% of clients remaining in permanent housing placement or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exited</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to permanent housing. (APR Q5a8, Q23a &amp; b)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41BCD3D6" w14:textId="51C4E2C6" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Less than 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=0, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 98-99%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00F27401">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>more than 99%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00F27401">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04179C40" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OR                                                                                                  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D1FF1F" w14:textId="4A49FA6C" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The TH program met the local goal of at least 99% of clients </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exiting to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permanent housing</w:t>
+            </w:r>
+            <w:r w:rsidR="00097D36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C0D754" w14:textId="77777777" w:rsidR="008557AE" w:rsidRPr="00EA76CF" w:rsidRDefault="008557AE" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Less than 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=0, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 98-99%=9, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>more than 99%=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6AEAAB" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB973F1" w14:textId="3728B5AD" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The RRH program or Joint Component TH-RRH met the local goal of at least 87% of clients who exited the program to permanent housing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770F7181" w14:textId="7DFD97E0" w:rsidR="006C6550" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Less than </w:t>
             </w:r>
-            <w:r w:rsidR="002B55D2">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=0, 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="001904E1">
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 85-87%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87%=</w:t>
+            </w:r>
+            <w:r w:rsidR="008557AE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7564F81C" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00405CC8" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00405CC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A34692C" w14:textId="77777777" w:rsidR="006C6550" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The YHDP Joint Component TH-RRH met the local goal of at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> least </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% of clients </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>exiting to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permanent housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA8E7F8" w14:textId="45081A44" w:rsidR="00E75051" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Less than </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">%=0, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00903C27">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00903C27">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00903C27">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00903C27">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00903C27">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 79-80%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">more than </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71E2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D7E80A" w14:textId="008F78B3" w:rsidR="006C6550" w:rsidRPr="006B3086" w:rsidRDefault="00903C27" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEDA465" w14:textId="16AEF1BE" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6550" w:rsidRPr="00EA76CF" w14:paraId="5EE322B6" w14:textId="77777777" w:rsidTr="00A72132">
+        <w:trPr>
+          <w:trHeight w:val="1790"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B79E13" w14:textId="4F5CD8B2" w:rsidR="006C6550" w:rsidRPr="00A72132" w:rsidRDefault="00A2378C" w:rsidP="006D5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D51EAC6" w14:textId="1F60A0F7" w:rsidR="00E75051" w:rsidRPr="00A72132" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avoiding Returns to Homelessness:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A72132" w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(N/A for YHDP Diversion Projects)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3A6C32" w14:textId="586DF4B7" w:rsidR="006C6550" w:rsidRPr="00A72132" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participants who exited the renewal project did not experience returns to homelessness in the six months after exit. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="104C5772" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00A72132" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72FB6691" w14:textId="5ACD8AA0" w:rsidR="006C6550" w:rsidRPr="00A72132" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PSH, RRH, and Joint TH-RRH</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68727B89" w14:textId="44F5BF30" w:rsidR="006C6550" w:rsidRPr="00A72132" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Less than 15% returned to homelessness= </w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B" w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> points, 15%-20% returned to homelessness= </w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B" w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72132">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>points, 21% or more returned to homelessness = 0 points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFA243E" w14:textId="340FE499" w:rsidR="006C6550" w:rsidRDefault="00903C27" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="394D2076" w14:textId="77777777" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6550" w14:paraId="00406317" w14:textId="77777777" w:rsidTr="00097D36">
+        <w:trPr>
+          <w:trHeight w:val="3329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35857753" w14:textId="68C302DA" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="00A2378C" w:rsidP="006D5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A289FF6" w14:textId="77777777" w:rsidR="00097D36" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Increased or Maintained Income</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9FCB9E" w14:textId="6E966188" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All homeless programs met the local goal of at least </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0% of adult clients having increased or maintained </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>earned income</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:r w:rsidR="00097D36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">end of </w:t>
+            </w:r>
+            <w:r w:rsidR="00097D36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>operating year or at exit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385E15E1" w14:textId="4CE569E0" w:rsidR="006C6550" w:rsidRPr="00097D36" w:rsidRDefault="006C6550" w:rsidP="006D5055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Less than </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">%=0, </w:t>
             </w:r>
-            <w:r w:rsidR="005267A1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="005267A1">
-[...13 lines deleted...]
-              <w:t>0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">%=1, </w:t>
-[...15 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="005267A1">
-[...7 lines deleted...]
-            <w:r w:rsidR="001904E1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">%=2, </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="001904E1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...15 lines deleted...]
-              <w:t>0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>36-40%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 41-45%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 46-50%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">%=3, </w:t>
-[...15 lines deleted...]
-              <w:t>1</w:t>
+              <w:t xml:space="preserve">more than </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...15 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>0%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">%=4, </w:t>
-[...134 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE06781" w14:textId="4DEBDC61" w:rsidR="00002E93" w:rsidRPr="00C559C9" w:rsidRDefault="00150639" w:rsidP="00D460E4">
+          <w:p w14:paraId="4EE06781" w14:textId="3AF3DC7A" w:rsidR="006C6550" w:rsidRPr="00C559C9" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C559C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A86424C" w14:textId="568F9E54" w:rsidR="005A463C" w:rsidRPr="00EA76CF" w:rsidRDefault="005A463C" w:rsidP="005A463C">
+          <w:p w14:paraId="7A86424C" w14:textId="377A89C6" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="006B5987">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YHDP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6420,2024 +7768,2983 @@
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">0% of clients having increased or maintained </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>earned income</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at end of operating year or at </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:r w:rsidR="00097D36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">exit </w:t>
+              <w:t xml:space="preserve">end of </w:t>
+            </w:r>
+            <w:r w:rsidR="00097D36">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>operating year or at exit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="6140628D" w14:textId="56BF17AA" w:rsidR="00874B8A" w:rsidRDefault="00874B8A" w:rsidP="00D460E4">
+          <w:p w14:paraId="7B83F8FE" w14:textId="46C5C5C9" w:rsidR="006C6550" w:rsidRPr="00C559C9" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Less than </w:t>
             </w:r>
-            <w:r w:rsidR="001C5ECC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>%=0,</w:t>
             </w:r>
-            <w:r w:rsidR="00081B97">
-[...13 lines deleted...]
-              <w:t>1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9-11</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">%=1, </w:t>
-[...15 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00081B97">
-[...7 lines deleted...]
-            <w:r w:rsidR="005B67FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">%=2, </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="005B67FE">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00D17703">
-[...7 lines deleted...]
-            <w:r w:rsidR="005B67FE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA76CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21-23%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 24-26%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 27-29%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">%=3, </w:t>
-[...15 lines deleted...]
-              <w:t>8</w:t>
+              <w:t xml:space="preserve">more than </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...15 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>0%=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">%=4, </w:t>
-[...150 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50964DEB" w14:textId="77777777" w:rsidR="00874B8A" w:rsidRDefault="00874B8A" w:rsidP="00D460E4">
-[...26 lines deleted...]
-          <w:p w14:paraId="5267FC80" w14:textId="77777777" w:rsidR="00150639" w:rsidRDefault="00002E93" w:rsidP="00D460E4">
+          <w:p w14:paraId="5267FC80" w14:textId="77777777" w:rsidR="006C6550" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C559C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="00C559C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C07FAFE" w14:textId="45ACE208" w:rsidR="00002E93" w:rsidRPr="00C559C9" w:rsidRDefault="00150639" w:rsidP="00D460E4">
+          <w:p w14:paraId="2C07FAFE" w14:textId="6EB2085C" w:rsidR="006C6550" w:rsidRPr="00C559C9" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="00002E93" w:rsidRPr="00C559C9">
+            <w:r w:rsidRPr="00C559C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>YHDP Diversion</w:t>
             </w:r>
-            <w:r w:rsidR="005A463C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> program met</w:t>
             </w:r>
-            <w:r w:rsidR="00937E4E" w:rsidRPr="00C559C9">
+            <w:r w:rsidRPr="00C559C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:r w:rsidR="005A463C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">local </w:t>
             </w:r>
-            <w:r w:rsidR="00937E4E" w:rsidRPr="00C559C9">
+            <w:r w:rsidRPr="00C559C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">goal of at least 90% of </w:t>
             </w:r>
-            <w:r w:rsidR="005A463C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>clients</w:t>
             </w:r>
-            <w:r w:rsidR="00937E4E" w:rsidRPr="00C559C9">
+            <w:r w:rsidRPr="00C559C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00874B8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">navigated </w:t>
+              <w:t xml:space="preserve">navigated to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C559C9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3 or more referrals/resources.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> This is an internally tracked measure and not in HMIS. Please submit internal documentation </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00874B8A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00937E4E" w:rsidRPr="00C559C9">
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> this performance metric.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165322E0" w14:textId="0CDCAE04" w:rsidR="00002E93" w:rsidRPr="00EA76CF" w:rsidRDefault="00002E93" w:rsidP="00D460E4">
+          <w:p w14:paraId="165322E0" w14:textId="3F11303B" w:rsidR="006C6550" w:rsidRPr="00EA76CF" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002E93">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Less than 69%=0, 69-71%=1, 72-74%=2, 75-77%=3, 78-80%=4, 81-83%=5, 84-86%=6, 8</w:t>
+              <w:t>Less than 69%=0, 69-71%=</w:t>
+            </w:r>
+            <w:r w:rsidR="004477AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002E93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 72-74%=</w:t>
+            </w:r>
+            <w:r w:rsidR="004477AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002E93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 75-77%=</w:t>
+            </w:r>
+            <w:r w:rsidR="004477AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002E93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 78-80%=</w:t>
+            </w:r>
+            <w:r w:rsidR="004477AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002E93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 81-83%=</w:t>
+            </w:r>
+            <w:r w:rsidR="004477AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002E93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 84-86%=</w:t>
+            </w:r>
+            <w:r w:rsidR="004477AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00002E93">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7-89%</w:t>
             </w:r>
             <w:r w:rsidRPr="00002E93">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>=7</w:t>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E105AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00C559C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>90%= 8</w:t>
+              <w:t xml:space="preserve">90%= </w:t>
+            </w:r>
+            <w:r w:rsidR="00391D6B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6DA0E1" w14:textId="5D5E639D" w:rsidR="003D367B" w:rsidRPr="006B3086" w:rsidRDefault="003501D2" w:rsidP="74131D17">
+          <w:p w14:paraId="0E6DA0E1" w14:textId="11742D30" w:rsidR="006C6550" w:rsidRPr="006B3086" w:rsidRDefault="00391D6B" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>8</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC17F61" w14:textId="70054EDA" w:rsidR="003D367B" w:rsidRPr="004E09CE" w:rsidRDefault="003D367B" w:rsidP="00000882">
+          <w:p w14:paraId="1EC17F61" w14:textId="70054EDA" w:rsidR="006C6550" w:rsidRPr="004E09CE" w:rsidRDefault="006C6550" w:rsidP="006D5055">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11A3EE30" w14:textId="77777777" w:rsidR="003B71BD" w:rsidRDefault="003B71BD" w:rsidP="002374CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05036F4B" w14:textId="22DCF4B1" w:rsidR="00024311" w:rsidRDefault="004D1B15" w:rsidP="0027128E">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="536D0317" w14:textId="08C69267" w:rsidR="0000077F" w:rsidRPr="00F83142" w:rsidRDefault="004D1B15" w:rsidP="002374CE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1493C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please provide any explanations of project performance measures you would like the CoC Steering Committee to consider when scoring your project (no more than 1 page total).</w:t>
+        <w:t xml:space="preserve">Please provide any explanations of project performance measures you would like the CoC Steering Committee to consider when </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5BBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ranking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1493C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000617BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(no more than 1 page total)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1493C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00746FF2" w:rsidRPr="00D1493C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00746FF2" w:rsidRPr="00B76B25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:ind w:left="360" w:firstLine="360"/>
+      <w:r w:rsidR="00746FF2" w:rsidRPr="00B76B25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00B76B25">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00746FF2" w:rsidRPr="00C16BB6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C16BB6">
+      <w:r w:rsidR="00F146A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F146A1">
+      <w:r w:rsidR="00746FF2" w:rsidRPr="00C16BB6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C16BB6">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="181C68E4" w14:textId="77777777" w:rsidR="00851D95" w:rsidRPr="00C16BB6" w:rsidRDefault="009932C9" w:rsidP="00000882">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16BB6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2AEBBD92" w14:textId="77777777" w:rsidR="0077473A" w:rsidRDefault="0077473A">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14850" w:type="dxa"/>
+        <w:tblW w:w="14760" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
-        <w:gridCol w:w="11160"/>
-        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="5400"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00851D95" w:rsidRPr="00C16BB6" w14:paraId="626A588F" w14:textId="77777777" w:rsidTr="00D7682F">
+      <w:tr w:rsidR="00CF7B54" w:rsidRPr="00C16BB6" w14:paraId="626A588F" w14:textId="77777777" w:rsidTr="00404C2C">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F0BD03" w14:textId="77777777" w:rsidR="00851D95" w:rsidRPr="00C16BB6" w:rsidRDefault="0014558E" w:rsidP="00000882">
+          <w:p w14:paraId="14F0BD03" w14:textId="3ED5CB79" w:rsidR="00CF7B54" w:rsidRPr="00C16BB6" w:rsidRDefault="00CF7B54" w:rsidP="00000882">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="009932C9" w:rsidRPr="00C16BB6">
+            <w:r w:rsidRPr="00C16BB6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="728FC8D2" w14:textId="77777777" w:rsidR="00851D95" w:rsidRPr="00C16BB6" w:rsidRDefault="00CB4CE0" w:rsidP="008612ED">
+          <w:p w14:paraId="728FC8D2" w14:textId="77777777" w:rsidR="00CF7B54" w:rsidRPr="00C16BB6" w:rsidRDefault="00CF7B54" w:rsidP="008612ED">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUD </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">HUD Criteria </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C93C209" w14:textId="510665C0" w:rsidR="00CF7B54" w:rsidRDefault="00CF7B54" w:rsidP="00286A5D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximum points: 35  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11180AFD" w14:textId="3BFCD9D6" w:rsidR="00851D95" w:rsidRPr="00286A5D" w:rsidRDefault="00BF6FE7" w:rsidP="00286A5D">
+          <w:p w14:paraId="11180AFD" w14:textId="70645D11" w:rsidR="00CF7B54" w:rsidRPr="00286A5D" w:rsidRDefault="00CF7B54" w:rsidP="00286A5D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximum points: </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">                                                                                                                           </w:t>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:r w:rsidR="00404C2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUD Criteria Points: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24D45F2F" w14:textId="12F811CF" w:rsidR="00E24F15" w:rsidRPr="00E24F15" w:rsidRDefault="002C5D5F" w:rsidP="00FB0DA5">
+    <w:p w14:paraId="24D45F2F" w14:textId="47AFD893" w:rsidR="00E24F15" w:rsidRPr="00CC3140" w:rsidRDefault="00CF7B54" w:rsidP="00FB0DA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">HUD has adjusted expected requirements in the current NOFO. To align with this, please confirm the following: </w:t>
+        </w:rPr>
+        <w:t>To align with HUD’s current criteria and priorities</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5D5F" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please confirm the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B415F9D" w14:textId="5546A5EE" w:rsidR="003E2046" w:rsidRPr="00FB0DA5" w:rsidRDefault="003E2046" w:rsidP="003E2046">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3A3D3587" w14:textId="6D9C81B0" w:rsidR="00C90927" w:rsidRPr="00CC3140" w:rsidRDefault="00A2378C" w:rsidP="00CF7B54">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB0DA5">
-[...30 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+      <w:r w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-      <w:r w:rsidR="000E51F7" w:rsidRPr="003E2046">
+        <w:t xml:space="preserve">3a. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C5D5F" w:rsidRPr="00FB0DA5">
+        <w:t>Supportive Services Requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>____________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E51F7" w:rsidRPr="00FB0DA5">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="-378318676"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CC3140">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E51F7" w:rsidRPr="003E2046">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="754558125"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B415F9D" w14:textId="1894D5DF" w:rsidR="003E2046" w:rsidRPr="00CC3140" w:rsidRDefault="00C90927" w:rsidP="00CC3140">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project requires or will require participation in services and provides a participation agreement to demonstrate the services </w:t>
+      </w:r>
+      <w:r w:rsidR="0062360C" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>are, or will be, required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4891" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5D5F" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> point</w:t>
+      </w:r>
+      <w:r w:rsidR="00663200" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50943BE7" w14:textId="2D6A2C33" w:rsidR="00C90927" w:rsidRDefault="00C90927" w:rsidP="00CC3140">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Project does not and will not require participation in services = 0 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D2C25B" w14:textId="50CF9573" w:rsidR="007F3E9D" w:rsidRDefault="004410F5" w:rsidP="007F3E9D">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3E9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Attachment Required</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E2046">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you indicate</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3E9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ye</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3E9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to this question, please attach a current or draft participation agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3E9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the project uses or intends to use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7893FB04" w14:textId="77777777" w:rsidR="007F3E9D" w:rsidRPr="004410F5" w:rsidRDefault="007F3E9D" w:rsidP="007F3E9D">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2101AFF3" w14:textId="3E8FABA3" w:rsidR="00B150AD" w:rsidRPr="00CC3140" w:rsidRDefault="00A2378C" w:rsidP="00CF7B54">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E2046">
+        <w:t xml:space="preserve">3b. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
+        <w:t>On-site Substance Use Treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00A315FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (For Housing Projects Only – other projects indicate N/A)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="-1893644930"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="1027600830"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00A315FA" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="247544964"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A315FA" w:rsidRPr="00CC3140">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A315FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>N/A – Not a Housing Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BAE021" w14:textId="18FCF21F" w:rsidR="00DC3D3F" w:rsidRPr="00BF6FE7" w:rsidRDefault="00D7682F" w:rsidP="006A3643">
-      <w:pPr>
+    <w:p w14:paraId="2FC67864" w14:textId="6C64E1CC" w:rsidR="00C90927" w:rsidRPr="00CC3140" w:rsidRDefault="00C90927" w:rsidP="00777364">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Project provides or will provide on-site substance use treatment services = 5 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D83ABF" w14:textId="22CB9929" w:rsidR="007F3E9D" w:rsidRDefault="00C90927" w:rsidP="00777364">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Project does not and will not provide on-site substance use treatment services = 0 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8BA06A" w14:textId="2CCBE1E2" w:rsidR="00B203F2" w:rsidRPr="00B203F2" w:rsidRDefault="00B203F2" w:rsidP="00B203F2">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B203F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Non-Housing Projects will not be scored on this metric.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AED3745" w14:textId="77777777" w:rsidR="00604178" w:rsidRPr="00777364" w:rsidRDefault="00604178" w:rsidP="00702E3C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235F3F49" w14:textId="544FC405" w:rsidR="00C90927" w:rsidRPr="00CC3140" w:rsidRDefault="00A2378C" w:rsidP="00CF7B54">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3c. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Funding for Supportive Services</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="335819844"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="1510029059"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="003736CB" w:rsidRPr="00CC3140">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D89971" w14:textId="65245696" w:rsidR="00C90927" w:rsidRPr="00CC3140" w:rsidRDefault="00C90927" w:rsidP="00604178">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The project’s CoC budget </w:t>
+      </w:r>
+      <w:r w:rsidR="00702E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or Match or other leverage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">includes funds in the supportive services line = </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46E81" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D403BA" w14:textId="378C21A9" w:rsidR="00C90927" w:rsidRDefault="007C0CA2" w:rsidP="00604178">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The project’s CoC budget does not include funds in the supportive services line = 0 points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8315BB" w14:textId="34B4BB38" w:rsidR="00702E3C" w:rsidRPr="00702E3C" w:rsidRDefault="00702E3C" w:rsidP="00702E3C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Important note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you indicate “yes” to this question and the project budget does not have funds for supportive services, please indicate what resources are available for supportive services to the project through Match or other leveraged funding or resources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43025D19" w14:textId="77777777" w:rsidR="00702E3C" w:rsidRPr="00702E3C" w:rsidRDefault="00702E3C" w:rsidP="00702E3C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1D23BC" w14:textId="475812DC" w:rsidR="007C0CA2" w:rsidRPr="00CC3140" w:rsidRDefault="00A2378C" w:rsidP="00CF7B54">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3d. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategies to Support Self Sufficiency: ________ points </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BCBDDA" w14:textId="4B2B44C8" w:rsidR="00404C2C" w:rsidRDefault="007C0CA2" w:rsidP="00404C2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe your </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3140" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organization's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategies to support participants' self-sufficiency in this CoC project. The project will receive up to 10 points for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3140" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions, depending on the strength of the explanation and the strategies</w:t>
+      </w:r>
+      <w:r w:rsidR="00F018F0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F018F0" w:rsidRPr="000617BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(No more than </w:t>
+      </w:r>
+      <w:r w:rsidR="000617BA" w:rsidRPr="000617BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>1 page</w:t>
+      </w:r>
+      <w:r w:rsidR="00F018F0" w:rsidRPr="000617BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total)</w:t>
+      </w:r>
+      <w:r w:rsidR="000617BA" w:rsidRPr="00CC3140">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6E1588" w14:textId="77777777" w:rsidR="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00404C2C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C0A81E" w14:textId="7037EC38" w:rsidR="00CC3140" w:rsidRPr="00404C2C" w:rsidRDefault="00CC3140" w:rsidP="00404C2C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>[enter response here]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACFA949" w14:textId="77777777" w:rsidR="00CC3140" w:rsidRDefault="00CC3140">
+      <w:bookmarkStart w:id="0" w:name="_Hlk111135855"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14760" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="5400"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5220"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00404C2C" w:rsidRPr="00404C2C" w14:paraId="04BDB762" w14:textId="77777777" w:rsidTr="00404C2C">
+        <w:trPr>
+          <w:trHeight w:val="281"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C4194A" w14:textId="50828907" w:rsidR="00404C2C" w:rsidRPr="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00F55BC5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00404C2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530B0BB7" w14:textId="12D3BC7C" w:rsidR="00404C2C" w:rsidRPr="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00F55BC5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00404C2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Project Priority </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7087193C" w14:textId="0F3B453A" w:rsidR="00404C2C" w:rsidRPr="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00F55BC5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00404C2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maximum points: 10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CD5188" w14:textId="6FB4FD1B" w:rsidR="00404C2C" w:rsidRPr="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00F55BC5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Awarded Local Priority Points: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05BAE021" w14:textId="4C8FA793" w:rsidR="00DC3D3F" w:rsidRPr="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00C90927">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The p</w:t>
+      </w:r>
+      <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>roject will receive 10 points for aligning with local priorities, including serving chronically homeless households and providing permanent supportive housing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609A098A" w14:textId="5F6A4D2D" w:rsidR="003736CB" w:rsidRPr="00404C2C" w:rsidRDefault="00A2378C" w:rsidP="00404C2C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4a. </w:t>
+      </w:r>
+      <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Permanent Supportive Housing:</w:t>
+      </w:r>
+      <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="1755400090"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="645164696"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9D6883" w14:textId="311CDD9B" w:rsidR="003736CB" w:rsidRPr="00404C2C" w:rsidRDefault="003736CB" w:rsidP="003736CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Project provides Permanent Supportive Housing = 10 points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37556642" w14:textId="0F77D735" w:rsidR="003736CB" w:rsidRPr="00404C2C" w:rsidRDefault="003736CB" w:rsidP="003736CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404C2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Project does not provide Permanent Supportive Housing = 0 points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782302CB" w14:textId="77777777" w:rsidR="003736CB" w:rsidRPr="00BF6FE7" w:rsidRDefault="003736CB" w:rsidP="00C90927">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk111135855"/>
-[...49 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="51AC5F43" w14:textId="77777777" w:rsidR="00BF6FE7" w:rsidRPr="00570762" w:rsidRDefault="00BF6FE7" w:rsidP="0027128E">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7C525159" w14:textId="77777777" w:rsidR="00A701EA" w:rsidRDefault="00A701EA" w:rsidP="00C90927">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
-        <w:ind w:firstLine="360"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00526BE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00526BE9" w:rsidRPr="00526BE9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CF9344" w14:textId="5FBE7F25" w:rsidR="00B4719A" w:rsidRPr="00526BE9" w:rsidRDefault="002374CE" w:rsidP="00C90927">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B203F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00526BE9">
+          <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00B203F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00526BE9" w:rsidRPr="00526BE9">
+          <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r w:rsidR="00526BE9" w:rsidRPr="00B203F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00526BE9">
+          <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Score:   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B203F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DC3D3F" w:rsidRPr="00526BE9">
+          <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00526BE9" w:rsidRPr="00B203F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DC3D3F" w:rsidRPr="00526BE9">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B203F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DC3D3F" w:rsidRPr="00526BE9">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3D3F" w:rsidRPr="00B203F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00DC3D3F" w:rsidRPr="00526BE9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18EBCF62" w14:textId="226E36DA" w:rsidR="00BE4638" w:rsidRPr="00B4719A" w:rsidRDefault="00980A52" w:rsidP="0027128E">
+    <w:p w14:paraId="00075A9F" w14:textId="7091550B" w:rsidR="00F23EA5" w:rsidRDefault="00ED2DE9" w:rsidP="00ED2DE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:ind w:left="360" w:right="450"/>
+        <w:ind w:right="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7CBE26F8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any project submitting </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="4B68CC53" w:rsidRPr="7CBE26F8">
+        <w:t xml:space="preserve">Project applications will not be accepted after the CoC-imposed deadline. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17367862" w14:textId="77777777" w:rsidR="00ED2DE9" w:rsidRDefault="00ED2DE9" w:rsidP="00ED2DE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>an</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7CBE26F8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18EBCF62" w14:textId="6874A686" w:rsidR="00BE4638" w:rsidRPr="00A701EA" w:rsidRDefault="00C25B9E" w:rsidP="00806FB4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="450"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> application through </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7CBE26F8">
+      </w:pPr>
+      <w:r w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Esnaps</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="7CBE26F8">
+        <w:t xml:space="preserve">Due to the nature of the current competition and HUD processes, the CoC will have all projects submit their eSnaps applications after the review and ranking process is complete. Once the applicant is notified of their </w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> after the CoC-imposed deadline will have an automatic penalty of 5 points subtracted from their total score, listed above.</w:t>
+        <w:t xml:space="preserve">award and ranking, they must then complete the eSnaps application. While preparing for this phase of the process, please ensure you </w:t>
+      </w:r>
+      <w:r w:rsidR="00B203F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>are registered</w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B203F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have current</w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access to all </w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>HUD-required</w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systems, including eSnaps and Sam.gov.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BE4638" w:rsidRPr="00B4719A" w:rsidSect="0027128E">
+    <w:sectPr w:rsidR="00BE4638" w:rsidRPr="00A701EA" w:rsidSect="0027128E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="1170" w:bottom="720" w:left="450" w:header="720" w:footer="180" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69096B95" w14:textId="77777777" w:rsidR="007F7D1C" w:rsidRDefault="007F7D1C">
+    <w:p w14:paraId="79D9AD42" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="746F70B5" w14:textId="77777777" w:rsidR="007F7D1C" w:rsidRDefault="007F7D1C">
+    <w:p w14:paraId="4B37A6F5" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2BF2D9C1" w14:textId="77777777" w:rsidR="007F7D1C" w:rsidRDefault="007F7D1C"/>
+    <w:p w14:paraId="581B1BA1" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1965800318"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1404826719"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="2C76796F" w14:textId="77694FAE" w:rsidR="007569E0" w:rsidRDefault="007569E0">
+          <w:p w14:paraId="2C76796F" w14:textId="67EFC6BB" w:rsidR="007569E0" w:rsidRDefault="007569E0">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00643E44">
+            <w:r w:rsidR="00D11EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00643E44">
+            <w:r w:rsidR="00D11EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1E216485" w14:textId="77777777" w:rsidR="00B954B3" w:rsidRDefault="00B954B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2118435533"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="3DCD0DA3" w14:textId="7E780884" w:rsidR="000740E9" w:rsidRDefault="000740E9">
+          <w:p w14:paraId="3DCD0DA3" w14:textId="75358AD8" w:rsidR="000740E9" w:rsidRDefault="000740E9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00643E44">
+            <w:r w:rsidR="00D11EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00643E44">
+            <w:r w:rsidR="00D11EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0086D26F" w14:textId="77777777" w:rsidR="004D6876" w:rsidRDefault="004D6876">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65DFB0E1" w14:textId="77777777" w:rsidR="007F7D1C" w:rsidRDefault="007F7D1C">
+    <w:p w14:paraId="13ADE7C6" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59EAB0FC" w14:textId="77777777" w:rsidR="007F7D1C" w:rsidRDefault="007F7D1C">
+    <w:p w14:paraId="762B8CDE" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C65A79F" w14:textId="77777777" w:rsidR="007F7D1C" w:rsidRDefault="007F7D1C"/>
+    <w:p w14:paraId="3D0E2C98" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="206DDC5A" w14:textId="77777777" w:rsidR="00B954B3" w:rsidRPr="00F01D4A" w:rsidRDefault="00B954B3" w:rsidP="00F01D4A">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F01D4A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Clackamas County </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Continuum of Care</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31AB3E31" w14:textId="7082E6CE" w:rsidR="00731FED" w:rsidRPr="00F01D4A" w:rsidRDefault="00467130" w:rsidP="00731FED">
+  <w:p w14:paraId="31AB3E31" w14:textId="13F74F61" w:rsidR="00731FED" w:rsidRPr="00A71E31" w:rsidRDefault="00467130" w:rsidP="00731FED">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A71E31">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Renewal</w:t>
+      <w:t xml:space="preserve">Renewal </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F01D4A">
-[...15 lines deleted...]
-    <w:r w:rsidR="00731FED">
+    <w:r w:rsidR="00B954B3" w:rsidRPr="00A71E31">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">– </w:t>
+      <w:t>Project Ranking Criteria</w:t>
     </w:r>
-    <w:r w:rsidR="00A90BCD">
+    <w:r w:rsidR="00A71E31">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00731FED" w:rsidRPr="00A71E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">– </w:t>
+    </w:r>
+    <w:r w:rsidR="00A90BCD" w:rsidRPr="00A71E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00F22AB4" w:rsidRPr="00A71E31">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38B80144" w14:textId="77777777" w:rsidR="004D6876" w:rsidRPr="00F01D4A" w:rsidRDefault="004D6876" w:rsidP="00F01D4A">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F01D4A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Clackamas County </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Continuum of Care</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="06154EAC" w14:textId="622AF410" w:rsidR="004D6876" w:rsidRDefault="002255A7" w:rsidP="00F01D4A">
+  <w:p w14:paraId="06154EAC" w14:textId="01ACFDBC" w:rsidR="004D6876" w:rsidRDefault="002255A7" w:rsidP="00F01D4A">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Renewal </w:t>
     </w:r>
     <w:r w:rsidR="004D6876" w:rsidRPr="00F01D4A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Project Ranking Criteria</w:t>
     </w:r>
     <w:r w:rsidR="00CB7CCA">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
-    <w:r w:rsidR="009E303D">
+    <w:r w:rsidR="00D5647D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2437F7E8" w14:textId="77777777" w:rsidR="002F5FE8" w:rsidRPr="00F01D4A" w:rsidRDefault="002F5FE8" w:rsidP="00F01D4A">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1400822E"/>
@@ -8949,50 +11256,228 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BB975CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B99C3C92"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1270771C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2081196"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14442A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3AA966E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9037,51 +11522,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14E26145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA4CC05A"/>
     <w:lvl w:ilvl="0" w:tplc="DD18A3D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9128,51 +11613,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18233A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE2830DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9241,51 +11726,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1F4236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3948196"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9354,51 +11839,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DBA3183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C97897F8"/>
     <w:lvl w:ilvl="0" w:tplc="6E367A78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9443,51 +11928,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23955511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59B26EE0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9556,51 +12041,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25597D18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97981316"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2410F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D640128"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9669,51 +12267,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D827F38"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1905BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9782,51 +12380,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4590" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FF0356F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7FA08A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9905,51 +12503,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10080" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31EA0F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="415CF684"/>
     <w:lvl w:ilvl="0" w:tplc="5B1464AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9999,51 +12597,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA35461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="925EC100"/>
     <w:lvl w:ilvl="0" w:tplc="1D4EB48A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10088,51 +12686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="423A63AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30F46656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10202,51 +12800,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D65E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B57A8166"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10291,51 +12889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43BC3B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16EA78EC"/>
     <w:lvl w:ilvl="0" w:tplc="D43455CE">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10380,51 +12978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45B56C87"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BC6525A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10494,51 +13092,256 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46AF699A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9E6DABC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DA4527E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61B00FA0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="517D709C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4086D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10607,51 +13410,390 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56EF5C98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5198A77C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58DE0C6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C18E0BA4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DB959A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="651EC0AC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F29645A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76F4CDC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10721,51 +13863,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10080" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="605972A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74345D34"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -10812,51 +13954,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66867579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09206BF6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10925,51 +14067,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B16734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F13C1ACA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11038,51 +14180,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F5222B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6BC56D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11151,51 +14293,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68507F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="202C78F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11264,51 +14406,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F11DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3A8DAB6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11377,51 +14519,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1D1665"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C86A3FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11490,51 +14632,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C887A39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F283C5C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D907A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C6EC5A4"/>
     <w:lvl w:ilvl="0" w:tplc="75A4AC12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11580,51 +14835,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70C173FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53E87188"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11693,51 +14948,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7284755C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BAA9514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11806,51 +15061,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EDE5B89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3CB08580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11920,290 +15175,335 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1003053284">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1786120461">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="804157373">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="797840017">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2037460851">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1254582252">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2039158814">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="330255756">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1223559986">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="462626730">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1684894365">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="40904213">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="675376985">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2079937491">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="780076382">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1252163196">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="716010092">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="18" w16cid:durableId="474957042">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="19" w16cid:durableId="257175916">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="643896697">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1238131913">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="782262588">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="684668027">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="809635529">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2032875480">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1011494002">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2053965694">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1813717905">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1517843657">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1840537753">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1951010847">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="20473822">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1519277168">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1456218709">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1612320894">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2077311779">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1534810212">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="382824925">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1879123755">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1570918440">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="2038044286">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="300693729">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1546019605">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="44" w16cid:durableId="98457728">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
-[...72 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="45" w16cid:durableId="893811639">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MzM0NjMyMzU2MjE1N7NQ0lEKTi0uzszPAykwqgUA/VQANiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009932C9"/>
     <w:rsid w:val="0000077F"/>
     <w:rsid w:val="00000882"/>
     <w:rsid w:val="00002472"/>
     <w:rsid w:val="000026F0"/>
     <w:rsid w:val="00002E93"/>
+    <w:rsid w:val="00003766"/>
     <w:rsid w:val="00012E53"/>
     <w:rsid w:val="00013CEF"/>
     <w:rsid w:val="00015108"/>
     <w:rsid w:val="00021A5F"/>
     <w:rsid w:val="00022F0B"/>
     <w:rsid w:val="00023589"/>
     <w:rsid w:val="0002414F"/>
     <w:rsid w:val="00024311"/>
     <w:rsid w:val="000246E7"/>
     <w:rsid w:val="000253B2"/>
     <w:rsid w:val="00034422"/>
     <w:rsid w:val="00034C63"/>
     <w:rsid w:val="00035938"/>
     <w:rsid w:val="00035B2C"/>
     <w:rsid w:val="0003607D"/>
+    <w:rsid w:val="0003619E"/>
     <w:rsid w:val="0004308D"/>
+    <w:rsid w:val="00046A58"/>
     <w:rsid w:val="00050544"/>
     <w:rsid w:val="00056EB2"/>
+    <w:rsid w:val="000617BA"/>
+    <w:rsid w:val="00061EA2"/>
     <w:rsid w:val="00063F3A"/>
     <w:rsid w:val="00064975"/>
     <w:rsid w:val="00071CF1"/>
     <w:rsid w:val="000740E9"/>
     <w:rsid w:val="000753F9"/>
     <w:rsid w:val="0007647F"/>
     <w:rsid w:val="000816DF"/>
     <w:rsid w:val="00081B97"/>
     <w:rsid w:val="0008225A"/>
     <w:rsid w:val="0008595D"/>
     <w:rsid w:val="00085BCE"/>
     <w:rsid w:val="00090F75"/>
+    <w:rsid w:val="000932A4"/>
+    <w:rsid w:val="00095312"/>
     <w:rsid w:val="00097902"/>
+    <w:rsid w:val="00097D36"/>
     <w:rsid w:val="000A11AF"/>
     <w:rsid w:val="000A18E5"/>
     <w:rsid w:val="000B3A06"/>
     <w:rsid w:val="000B42E1"/>
     <w:rsid w:val="000B7E7D"/>
     <w:rsid w:val="000B7EB6"/>
     <w:rsid w:val="000C2D86"/>
     <w:rsid w:val="000C5E2F"/>
     <w:rsid w:val="000C5E8A"/>
     <w:rsid w:val="000C7281"/>
     <w:rsid w:val="000D11A6"/>
     <w:rsid w:val="000D3D58"/>
     <w:rsid w:val="000D576A"/>
     <w:rsid w:val="000D5F59"/>
+    <w:rsid w:val="000D7135"/>
+    <w:rsid w:val="000E097C"/>
     <w:rsid w:val="000E09C3"/>
     <w:rsid w:val="000E2745"/>
     <w:rsid w:val="000E2F3D"/>
     <w:rsid w:val="000E51F7"/>
     <w:rsid w:val="000E5263"/>
     <w:rsid w:val="000E76AF"/>
     <w:rsid w:val="000F3A86"/>
     <w:rsid w:val="000F3CAE"/>
     <w:rsid w:val="000F3EA2"/>
+    <w:rsid w:val="000F77DF"/>
     <w:rsid w:val="001000DC"/>
     <w:rsid w:val="00102AE8"/>
     <w:rsid w:val="001032D6"/>
     <w:rsid w:val="001036FE"/>
     <w:rsid w:val="0010542E"/>
     <w:rsid w:val="0010653F"/>
     <w:rsid w:val="00107376"/>
+    <w:rsid w:val="00111C39"/>
     <w:rsid w:val="0011691A"/>
     <w:rsid w:val="00117CED"/>
     <w:rsid w:val="00120C17"/>
     <w:rsid w:val="001218A7"/>
     <w:rsid w:val="00124011"/>
     <w:rsid w:val="00130AB4"/>
     <w:rsid w:val="00131530"/>
     <w:rsid w:val="00132655"/>
     <w:rsid w:val="00133894"/>
     <w:rsid w:val="00137E9E"/>
     <w:rsid w:val="00141955"/>
     <w:rsid w:val="001424DF"/>
     <w:rsid w:val="001432C1"/>
     <w:rsid w:val="00143BB2"/>
     <w:rsid w:val="00143FD6"/>
     <w:rsid w:val="0014558E"/>
     <w:rsid w:val="00146D8B"/>
     <w:rsid w:val="00147F81"/>
     <w:rsid w:val="00150639"/>
+    <w:rsid w:val="001508A2"/>
+    <w:rsid w:val="0015641D"/>
+    <w:rsid w:val="00156C21"/>
     <w:rsid w:val="001571B9"/>
     <w:rsid w:val="0016252F"/>
     <w:rsid w:val="00164A67"/>
+    <w:rsid w:val="00164FD3"/>
+    <w:rsid w:val="00165437"/>
     <w:rsid w:val="0016794C"/>
     <w:rsid w:val="00172CDA"/>
     <w:rsid w:val="0017394F"/>
     <w:rsid w:val="001812A9"/>
     <w:rsid w:val="00184CD3"/>
     <w:rsid w:val="00185C4A"/>
     <w:rsid w:val="00187FC6"/>
     <w:rsid w:val="001904E1"/>
     <w:rsid w:val="001906AD"/>
     <w:rsid w:val="00190B1B"/>
     <w:rsid w:val="00190BAB"/>
     <w:rsid w:val="00193A0C"/>
     <w:rsid w:val="001944EC"/>
     <w:rsid w:val="00194734"/>
     <w:rsid w:val="00195910"/>
     <w:rsid w:val="00195E05"/>
     <w:rsid w:val="001A56F6"/>
     <w:rsid w:val="001A60D1"/>
     <w:rsid w:val="001A7C3F"/>
     <w:rsid w:val="001B02AF"/>
     <w:rsid w:val="001B2DB8"/>
     <w:rsid w:val="001B529C"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B7171"/>
     <w:rsid w:val="001B72D4"/>
@@ -12218,995 +15518,1140 @@
     <w:rsid w:val="001D23D1"/>
     <w:rsid w:val="001D725C"/>
     <w:rsid w:val="001E143A"/>
     <w:rsid w:val="001E38B0"/>
     <w:rsid w:val="001E58FC"/>
     <w:rsid w:val="001E5D38"/>
     <w:rsid w:val="001F4B64"/>
     <w:rsid w:val="002016EA"/>
     <w:rsid w:val="00201E67"/>
     <w:rsid w:val="00203F94"/>
     <w:rsid w:val="00205097"/>
     <w:rsid w:val="0020689F"/>
     <w:rsid w:val="00206A2B"/>
     <w:rsid w:val="00206CFC"/>
     <w:rsid w:val="00207D2B"/>
     <w:rsid w:val="00210449"/>
     <w:rsid w:val="00210856"/>
     <w:rsid w:val="00212432"/>
     <w:rsid w:val="00214C4E"/>
     <w:rsid w:val="00216E67"/>
     <w:rsid w:val="00221252"/>
     <w:rsid w:val="00222F18"/>
     <w:rsid w:val="002244A7"/>
     <w:rsid w:val="002255A7"/>
     <w:rsid w:val="00225621"/>
+    <w:rsid w:val="0023152C"/>
+    <w:rsid w:val="00233827"/>
     <w:rsid w:val="002363AC"/>
     <w:rsid w:val="0023699C"/>
     <w:rsid w:val="002374CE"/>
     <w:rsid w:val="0023771E"/>
     <w:rsid w:val="00245C8C"/>
+    <w:rsid w:val="00254EFC"/>
     <w:rsid w:val="00261291"/>
     <w:rsid w:val="00262C45"/>
     <w:rsid w:val="00264F57"/>
     <w:rsid w:val="002679B4"/>
     <w:rsid w:val="0027128E"/>
     <w:rsid w:val="00276EC8"/>
     <w:rsid w:val="0027786F"/>
     <w:rsid w:val="00282662"/>
     <w:rsid w:val="00282666"/>
     <w:rsid w:val="00286A5D"/>
     <w:rsid w:val="0029233B"/>
     <w:rsid w:val="00297DA3"/>
     <w:rsid w:val="002A11D3"/>
     <w:rsid w:val="002A1346"/>
     <w:rsid w:val="002A16CA"/>
     <w:rsid w:val="002A261F"/>
     <w:rsid w:val="002A3311"/>
+    <w:rsid w:val="002A4E29"/>
     <w:rsid w:val="002A571A"/>
     <w:rsid w:val="002A7751"/>
     <w:rsid w:val="002A7B7C"/>
+    <w:rsid w:val="002B213D"/>
     <w:rsid w:val="002B55D2"/>
     <w:rsid w:val="002C1041"/>
     <w:rsid w:val="002C2675"/>
     <w:rsid w:val="002C406D"/>
     <w:rsid w:val="002C4A0D"/>
     <w:rsid w:val="002C5B85"/>
     <w:rsid w:val="002C5D5F"/>
+    <w:rsid w:val="002C662C"/>
     <w:rsid w:val="002D7594"/>
     <w:rsid w:val="002E04E0"/>
     <w:rsid w:val="002E27BE"/>
     <w:rsid w:val="002E3B7F"/>
     <w:rsid w:val="002F0045"/>
     <w:rsid w:val="002F14D8"/>
     <w:rsid w:val="002F5F7F"/>
     <w:rsid w:val="002F5FE8"/>
     <w:rsid w:val="002F6E03"/>
     <w:rsid w:val="00300139"/>
     <w:rsid w:val="003005B8"/>
     <w:rsid w:val="00301933"/>
     <w:rsid w:val="003027FD"/>
     <w:rsid w:val="00302D0A"/>
     <w:rsid w:val="003033A3"/>
     <w:rsid w:val="00303D72"/>
     <w:rsid w:val="00304887"/>
     <w:rsid w:val="003067E4"/>
     <w:rsid w:val="00312B86"/>
     <w:rsid w:val="003173BC"/>
     <w:rsid w:val="003246E4"/>
     <w:rsid w:val="00324C12"/>
+    <w:rsid w:val="00325BC1"/>
+    <w:rsid w:val="00325F6D"/>
     <w:rsid w:val="00326517"/>
+    <w:rsid w:val="003315FB"/>
     <w:rsid w:val="00332B91"/>
     <w:rsid w:val="00337200"/>
+    <w:rsid w:val="00337A8C"/>
     <w:rsid w:val="0034308E"/>
     <w:rsid w:val="00344C36"/>
     <w:rsid w:val="00344D7A"/>
     <w:rsid w:val="00345598"/>
     <w:rsid w:val="0035014E"/>
     <w:rsid w:val="003501D2"/>
     <w:rsid w:val="00360BB1"/>
     <w:rsid w:val="00363ECE"/>
     <w:rsid w:val="00363F90"/>
     <w:rsid w:val="00364DCD"/>
     <w:rsid w:val="0037078D"/>
     <w:rsid w:val="0037123C"/>
     <w:rsid w:val="00371FB7"/>
     <w:rsid w:val="00373345"/>
     <w:rsid w:val="003735B6"/>
+    <w:rsid w:val="003736CB"/>
+    <w:rsid w:val="00373D2B"/>
     <w:rsid w:val="00383E4D"/>
     <w:rsid w:val="00385072"/>
     <w:rsid w:val="003868D9"/>
     <w:rsid w:val="003908C5"/>
     <w:rsid w:val="003915DB"/>
+    <w:rsid w:val="00391D6B"/>
     <w:rsid w:val="00393781"/>
     <w:rsid w:val="0039483F"/>
+    <w:rsid w:val="003A1F4C"/>
     <w:rsid w:val="003B3622"/>
     <w:rsid w:val="003B3B51"/>
     <w:rsid w:val="003B3F2F"/>
+    <w:rsid w:val="003B4682"/>
     <w:rsid w:val="003B71BD"/>
     <w:rsid w:val="003C1170"/>
     <w:rsid w:val="003C43FA"/>
     <w:rsid w:val="003C6727"/>
+    <w:rsid w:val="003C6A4E"/>
     <w:rsid w:val="003C796E"/>
     <w:rsid w:val="003C7C7C"/>
+    <w:rsid w:val="003D295D"/>
     <w:rsid w:val="003D367B"/>
     <w:rsid w:val="003D4F01"/>
     <w:rsid w:val="003D6B42"/>
     <w:rsid w:val="003E055C"/>
     <w:rsid w:val="003E2046"/>
     <w:rsid w:val="003E3274"/>
+    <w:rsid w:val="003E5C11"/>
     <w:rsid w:val="003F13FD"/>
+    <w:rsid w:val="003F1489"/>
     <w:rsid w:val="003F309A"/>
     <w:rsid w:val="003F7011"/>
     <w:rsid w:val="00400018"/>
+    <w:rsid w:val="004009B0"/>
     <w:rsid w:val="00402165"/>
+    <w:rsid w:val="00404C2C"/>
     <w:rsid w:val="00405CC8"/>
     <w:rsid w:val="00405D14"/>
     <w:rsid w:val="004062B1"/>
     <w:rsid w:val="00406A93"/>
     <w:rsid w:val="004075E4"/>
     <w:rsid w:val="004079D1"/>
+    <w:rsid w:val="004110CA"/>
     <w:rsid w:val="00415855"/>
     <w:rsid w:val="00415FAF"/>
     <w:rsid w:val="00417462"/>
     <w:rsid w:val="004174F9"/>
+    <w:rsid w:val="0041776B"/>
     <w:rsid w:val="00421CDD"/>
     <w:rsid w:val="004233C5"/>
     <w:rsid w:val="00425240"/>
     <w:rsid w:val="00425D0C"/>
     <w:rsid w:val="00426ABC"/>
     <w:rsid w:val="0043204D"/>
     <w:rsid w:val="0043602A"/>
     <w:rsid w:val="00436299"/>
     <w:rsid w:val="00436617"/>
     <w:rsid w:val="00436722"/>
     <w:rsid w:val="00437AFD"/>
+    <w:rsid w:val="004410F5"/>
+    <w:rsid w:val="0044149F"/>
     <w:rsid w:val="00441A8D"/>
     <w:rsid w:val="004446D6"/>
     <w:rsid w:val="00446D03"/>
+    <w:rsid w:val="004477AB"/>
     <w:rsid w:val="00454023"/>
+    <w:rsid w:val="00461DA5"/>
     <w:rsid w:val="00467130"/>
     <w:rsid w:val="00472818"/>
     <w:rsid w:val="00474569"/>
     <w:rsid w:val="00476325"/>
     <w:rsid w:val="00483459"/>
     <w:rsid w:val="0049012B"/>
     <w:rsid w:val="00492800"/>
     <w:rsid w:val="004934DC"/>
     <w:rsid w:val="0049354C"/>
     <w:rsid w:val="00495B47"/>
     <w:rsid w:val="004977FD"/>
     <w:rsid w:val="004A31E8"/>
     <w:rsid w:val="004A54F7"/>
     <w:rsid w:val="004A6DAE"/>
     <w:rsid w:val="004A7078"/>
     <w:rsid w:val="004A72D0"/>
     <w:rsid w:val="004B24F5"/>
     <w:rsid w:val="004B4C2F"/>
     <w:rsid w:val="004C1123"/>
     <w:rsid w:val="004C1D0A"/>
     <w:rsid w:val="004C29A8"/>
     <w:rsid w:val="004C528F"/>
     <w:rsid w:val="004C6ED5"/>
     <w:rsid w:val="004D0573"/>
     <w:rsid w:val="004D1B15"/>
     <w:rsid w:val="004D2829"/>
     <w:rsid w:val="004D4E81"/>
     <w:rsid w:val="004D5C98"/>
     <w:rsid w:val="004D6648"/>
     <w:rsid w:val="004D676D"/>
     <w:rsid w:val="004D6876"/>
     <w:rsid w:val="004E09CE"/>
     <w:rsid w:val="004E0ED6"/>
     <w:rsid w:val="004E1FF4"/>
     <w:rsid w:val="004E7565"/>
     <w:rsid w:val="004F0940"/>
     <w:rsid w:val="004F2EAE"/>
     <w:rsid w:val="00501DE6"/>
     <w:rsid w:val="005026B2"/>
     <w:rsid w:val="00502E4D"/>
+    <w:rsid w:val="00507C6E"/>
     <w:rsid w:val="00512EA7"/>
     <w:rsid w:val="00514A93"/>
     <w:rsid w:val="00514EB7"/>
     <w:rsid w:val="00517BCC"/>
+    <w:rsid w:val="00521777"/>
     <w:rsid w:val="005221AE"/>
     <w:rsid w:val="00522ECC"/>
     <w:rsid w:val="00523004"/>
     <w:rsid w:val="00523178"/>
     <w:rsid w:val="00524D53"/>
+    <w:rsid w:val="00525402"/>
     <w:rsid w:val="00525BB9"/>
     <w:rsid w:val="005267A1"/>
     <w:rsid w:val="00526BE9"/>
     <w:rsid w:val="00527182"/>
     <w:rsid w:val="0052736F"/>
     <w:rsid w:val="0053329D"/>
     <w:rsid w:val="00533FD0"/>
+    <w:rsid w:val="005354D8"/>
+    <w:rsid w:val="005366BE"/>
     <w:rsid w:val="00537E12"/>
     <w:rsid w:val="005417BF"/>
+    <w:rsid w:val="00542F24"/>
     <w:rsid w:val="0055135E"/>
     <w:rsid w:val="00552016"/>
     <w:rsid w:val="00553837"/>
     <w:rsid w:val="00553ABB"/>
     <w:rsid w:val="00553C80"/>
     <w:rsid w:val="00557B1A"/>
     <w:rsid w:val="00562318"/>
     <w:rsid w:val="00562409"/>
     <w:rsid w:val="00563D83"/>
+    <w:rsid w:val="0056484F"/>
     <w:rsid w:val="00565CF4"/>
     <w:rsid w:val="00570762"/>
     <w:rsid w:val="00570EC8"/>
     <w:rsid w:val="00573059"/>
     <w:rsid w:val="005736A1"/>
     <w:rsid w:val="00573E59"/>
     <w:rsid w:val="0057456C"/>
     <w:rsid w:val="00574CDD"/>
+    <w:rsid w:val="00574DB4"/>
+    <w:rsid w:val="00574E44"/>
     <w:rsid w:val="00575FDE"/>
+    <w:rsid w:val="005761DF"/>
     <w:rsid w:val="00576A71"/>
+    <w:rsid w:val="005770EC"/>
     <w:rsid w:val="0057766E"/>
     <w:rsid w:val="00580984"/>
     <w:rsid w:val="00582F6B"/>
+    <w:rsid w:val="00584E60"/>
+    <w:rsid w:val="00585A32"/>
     <w:rsid w:val="00587681"/>
     <w:rsid w:val="0059034F"/>
     <w:rsid w:val="00594C31"/>
     <w:rsid w:val="005966E3"/>
     <w:rsid w:val="005A3B58"/>
     <w:rsid w:val="005A463C"/>
     <w:rsid w:val="005B160F"/>
     <w:rsid w:val="005B18D5"/>
     <w:rsid w:val="005B2060"/>
     <w:rsid w:val="005B37B7"/>
     <w:rsid w:val="005B5469"/>
     <w:rsid w:val="005B67FE"/>
     <w:rsid w:val="005B780C"/>
     <w:rsid w:val="005C0A0D"/>
     <w:rsid w:val="005C18AF"/>
     <w:rsid w:val="005C2CCB"/>
     <w:rsid w:val="005C3C3B"/>
     <w:rsid w:val="005C5846"/>
     <w:rsid w:val="005C5A39"/>
     <w:rsid w:val="005C7DB4"/>
     <w:rsid w:val="005D04C5"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D171A"/>
     <w:rsid w:val="005D2A65"/>
     <w:rsid w:val="005D45B2"/>
     <w:rsid w:val="005E0202"/>
+    <w:rsid w:val="005E0EAE"/>
     <w:rsid w:val="005E2E47"/>
     <w:rsid w:val="005E4AC5"/>
     <w:rsid w:val="005E6E37"/>
     <w:rsid w:val="005F070D"/>
     <w:rsid w:val="005F4695"/>
     <w:rsid w:val="005F4F43"/>
+    <w:rsid w:val="005F549F"/>
     <w:rsid w:val="005F75B1"/>
     <w:rsid w:val="006019E1"/>
     <w:rsid w:val="00601AA5"/>
     <w:rsid w:val="006024E0"/>
     <w:rsid w:val="00602A94"/>
     <w:rsid w:val="006032B7"/>
     <w:rsid w:val="006033AD"/>
+    <w:rsid w:val="00604178"/>
     <w:rsid w:val="00604C36"/>
     <w:rsid w:val="0060627E"/>
     <w:rsid w:val="00614148"/>
     <w:rsid w:val="00614D3B"/>
     <w:rsid w:val="00615169"/>
     <w:rsid w:val="006158EC"/>
     <w:rsid w:val="00616633"/>
     <w:rsid w:val="00616C83"/>
     <w:rsid w:val="006203D4"/>
+    <w:rsid w:val="0062174C"/>
     <w:rsid w:val="006219F1"/>
     <w:rsid w:val="00622DF3"/>
+    <w:rsid w:val="0062360C"/>
     <w:rsid w:val="00623A48"/>
     <w:rsid w:val="00626803"/>
     <w:rsid w:val="00630168"/>
     <w:rsid w:val="00635DE6"/>
     <w:rsid w:val="00636ACC"/>
     <w:rsid w:val="00637E58"/>
     <w:rsid w:val="00640B9D"/>
     <w:rsid w:val="0064352D"/>
     <w:rsid w:val="00643CAD"/>
-    <w:rsid w:val="00643E44"/>
     <w:rsid w:val="0064609E"/>
+    <w:rsid w:val="006462B2"/>
     <w:rsid w:val="006467CC"/>
     <w:rsid w:val="00652CD9"/>
     <w:rsid w:val="00653CBA"/>
     <w:rsid w:val="00654059"/>
     <w:rsid w:val="00654CC4"/>
     <w:rsid w:val="00660C9F"/>
     <w:rsid w:val="0066214B"/>
+    <w:rsid w:val="00663200"/>
     <w:rsid w:val="00670350"/>
     <w:rsid w:val="0067123C"/>
     <w:rsid w:val="006729DF"/>
     <w:rsid w:val="006749F5"/>
     <w:rsid w:val="00684E05"/>
     <w:rsid w:val="00691F9F"/>
     <w:rsid w:val="00692570"/>
     <w:rsid w:val="0069469B"/>
     <w:rsid w:val="00697610"/>
     <w:rsid w:val="006A135B"/>
+    <w:rsid w:val="006A1984"/>
     <w:rsid w:val="006A3452"/>
     <w:rsid w:val="006A3643"/>
     <w:rsid w:val="006A465A"/>
     <w:rsid w:val="006A56C5"/>
     <w:rsid w:val="006A6EEB"/>
     <w:rsid w:val="006B3086"/>
     <w:rsid w:val="006B5D8C"/>
     <w:rsid w:val="006C0331"/>
     <w:rsid w:val="006C2C2A"/>
     <w:rsid w:val="006C4341"/>
+    <w:rsid w:val="006C6550"/>
     <w:rsid w:val="006C693A"/>
     <w:rsid w:val="006D268A"/>
+    <w:rsid w:val="006D5055"/>
     <w:rsid w:val="006E3898"/>
     <w:rsid w:val="006E3E37"/>
     <w:rsid w:val="006F0C2D"/>
     <w:rsid w:val="006F1B20"/>
     <w:rsid w:val="006F4481"/>
     <w:rsid w:val="006F629D"/>
     <w:rsid w:val="006F7F70"/>
     <w:rsid w:val="0070008C"/>
     <w:rsid w:val="00702248"/>
+    <w:rsid w:val="00702E3C"/>
     <w:rsid w:val="007076A7"/>
     <w:rsid w:val="00707A70"/>
     <w:rsid w:val="00711C69"/>
     <w:rsid w:val="007122D4"/>
     <w:rsid w:val="007177C0"/>
     <w:rsid w:val="007240F5"/>
     <w:rsid w:val="00725116"/>
     <w:rsid w:val="007260BD"/>
+    <w:rsid w:val="00730349"/>
     <w:rsid w:val="00731FED"/>
     <w:rsid w:val="00732F14"/>
     <w:rsid w:val="0073424C"/>
     <w:rsid w:val="00735075"/>
-    <w:rsid w:val="007368BA"/>
     <w:rsid w:val="00736EAD"/>
     <w:rsid w:val="007404E2"/>
     <w:rsid w:val="0074083F"/>
     <w:rsid w:val="007419E5"/>
     <w:rsid w:val="00746610"/>
     <w:rsid w:val="00746FF2"/>
     <w:rsid w:val="0075066B"/>
     <w:rsid w:val="00754293"/>
+    <w:rsid w:val="007545C3"/>
     <w:rsid w:val="007569E0"/>
+    <w:rsid w:val="00757194"/>
+    <w:rsid w:val="007622AF"/>
     <w:rsid w:val="007640CA"/>
     <w:rsid w:val="00764876"/>
     <w:rsid w:val="00766852"/>
     <w:rsid w:val="00767377"/>
     <w:rsid w:val="007678EB"/>
     <w:rsid w:val="00767D17"/>
     <w:rsid w:val="00770A91"/>
     <w:rsid w:val="00771D8D"/>
     <w:rsid w:val="00773957"/>
     <w:rsid w:val="007745C3"/>
+    <w:rsid w:val="0077473A"/>
     <w:rsid w:val="00774E3F"/>
     <w:rsid w:val="00775F7D"/>
     <w:rsid w:val="00776BCC"/>
+    <w:rsid w:val="00777364"/>
     <w:rsid w:val="007775EA"/>
     <w:rsid w:val="00783FC6"/>
     <w:rsid w:val="00785763"/>
     <w:rsid w:val="00785920"/>
     <w:rsid w:val="00787FEC"/>
     <w:rsid w:val="007902CC"/>
+    <w:rsid w:val="0079032B"/>
     <w:rsid w:val="00792AC9"/>
     <w:rsid w:val="00792B5A"/>
     <w:rsid w:val="0079343D"/>
     <w:rsid w:val="00793AB4"/>
     <w:rsid w:val="00797A01"/>
     <w:rsid w:val="007A1E35"/>
     <w:rsid w:val="007A2492"/>
     <w:rsid w:val="007A2501"/>
     <w:rsid w:val="007A3458"/>
     <w:rsid w:val="007A3777"/>
     <w:rsid w:val="007A4393"/>
     <w:rsid w:val="007A6C59"/>
     <w:rsid w:val="007A6DAD"/>
     <w:rsid w:val="007A7C6F"/>
     <w:rsid w:val="007B4B49"/>
     <w:rsid w:val="007B5EA1"/>
+    <w:rsid w:val="007C0CA2"/>
     <w:rsid w:val="007C14C1"/>
     <w:rsid w:val="007C264A"/>
     <w:rsid w:val="007C2BBC"/>
     <w:rsid w:val="007C3BAB"/>
+    <w:rsid w:val="007C3F95"/>
     <w:rsid w:val="007D1FDF"/>
     <w:rsid w:val="007D4180"/>
     <w:rsid w:val="007E084F"/>
     <w:rsid w:val="007E292A"/>
     <w:rsid w:val="007E7961"/>
     <w:rsid w:val="007F0B93"/>
     <w:rsid w:val="007F17C4"/>
-    <w:rsid w:val="007F7D1C"/>
+    <w:rsid w:val="007F3E9D"/>
     <w:rsid w:val="0080201D"/>
     <w:rsid w:val="00803D9A"/>
+    <w:rsid w:val="00804796"/>
     <w:rsid w:val="00805CF8"/>
+    <w:rsid w:val="00806FB4"/>
     <w:rsid w:val="008079D3"/>
     <w:rsid w:val="00810232"/>
     <w:rsid w:val="0081068B"/>
     <w:rsid w:val="008127A0"/>
+    <w:rsid w:val="008135AA"/>
     <w:rsid w:val="00814116"/>
     <w:rsid w:val="0081647D"/>
+    <w:rsid w:val="00816CD1"/>
     <w:rsid w:val="00817C1A"/>
     <w:rsid w:val="00822BF5"/>
     <w:rsid w:val="00823638"/>
     <w:rsid w:val="0082642B"/>
     <w:rsid w:val="00827C76"/>
     <w:rsid w:val="00833AFE"/>
+    <w:rsid w:val="0083535B"/>
     <w:rsid w:val="0083765F"/>
+    <w:rsid w:val="00843E3C"/>
     <w:rsid w:val="00850599"/>
     <w:rsid w:val="0085117D"/>
     <w:rsid w:val="00851D95"/>
     <w:rsid w:val="008548F6"/>
     <w:rsid w:val="008556F5"/>
+    <w:rsid w:val="008557AE"/>
     <w:rsid w:val="008571DF"/>
+    <w:rsid w:val="00857B13"/>
     <w:rsid w:val="008612ED"/>
     <w:rsid w:val="00861DD7"/>
     <w:rsid w:val="0086479C"/>
     <w:rsid w:val="00864D36"/>
     <w:rsid w:val="00864EE9"/>
     <w:rsid w:val="008700C7"/>
     <w:rsid w:val="00870267"/>
+    <w:rsid w:val="00870604"/>
     <w:rsid w:val="00874A97"/>
     <w:rsid w:val="00874B8A"/>
     <w:rsid w:val="00876715"/>
     <w:rsid w:val="00876E9B"/>
+    <w:rsid w:val="00881107"/>
     <w:rsid w:val="00885A98"/>
     <w:rsid w:val="008870AF"/>
     <w:rsid w:val="008879B6"/>
     <w:rsid w:val="00887DDC"/>
     <w:rsid w:val="00887F91"/>
     <w:rsid w:val="00894BD0"/>
     <w:rsid w:val="00894E88"/>
     <w:rsid w:val="0089768F"/>
     <w:rsid w:val="008A0444"/>
     <w:rsid w:val="008A411F"/>
     <w:rsid w:val="008A4929"/>
     <w:rsid w:val="008A73F0"/>
     <w:rsid w:val="008B2BB4"/>
     <w:rsid w:val="008B564A"/>
     <w:rsid w:val="008C1D1F"/>
     <w:rsid w:val="008C57BD"/>
     <w:rsid w:val="008D76FF"/>
     <w:rsid w:val="008E3933"/>
     <w:rsid w:val="008E4030"/>
     <w:rsid w:val="008E54F3"/>
     <w:rsid w:val="008E73F2"/>
     <w:rsid w:val="008E7548"/>
     <w:rsid w:val="008E7A77"/>
     <w:rsid w:val="008E7A95"/>
     <w:rsid w:val="008F06C9"/>
     <w:rsid w:val="008F42A8"/>
+    <w:rsid w:val="008F4462"/>
     <w:rsid w:val="008F5633"/>
     <w:rsid w:val="00901CC6"/>
     <w:rsid w:val="00902BD3"/>
+    <w:rsid w:val="00903C27"/>
     <w:rsid w:val="00904E0E"/>
     <w:rsid w:val="0090550B"/>
     <w:rsid w:val="00905F96"/>
+    <w:rsid w:val="009078B1"/>
     <w:rsid w:val="0091068F"/>
     <w:rsid w:val="00911919"/>
     <w:rsid w:val="00914827"/>
+    <w:rsid w:val="00915DAC"/>
     <w:rsid w:val="00920333"/>
     <w:rsid w:val="00921A52"/>
     <w:rsid w:val="00923FB8"/>
     <w:rsid w:val="0092406E"/>
     <w:rsid w:val="00927D76"/>
     <w:rsid w:val="00932DA2"/>
     <w:rsid w:val="0093425A"/>
     <w:rsid w:val="00934AC3"/>
     <w:rsid w:val="00937639"/>
     <w:rsid w:val="00937E4E"/>
     <w:rsid w:val="00940929"/>
+    <w:rsid w:val="00943B78"/>
     <w:rsid w:val="00947AAD"/>
     <w:rsid w:val="00960B67"/>
     <w:rsid w:val="00961724"/>
     <w:rsid w:val="00962E5A"/>
     <w:rsid w:val="00963C15"/>
     <w:rsid w:val="0096429C"/>
+    <w:rsid w:val="00973C4D"/>
     <w:rsid w:val="00977156"/>
     <w:rsid w:val="00977492"/>
     <w:rsid w:val="009808EA"/>
     <w:rsid w:val="00980A52"/>
     <w:rsid w:val="00980FEE"/>
     <w:rsid w:val="00981AC6"/>
     <w:rsid w:val="0098284C"/>
     <w:rsid w:val="00982C5E"/>
     <w:rsid w:val="00985093"/>
     <w:rsid w:val="00987D96"/>
     <w:rsid w:val="009932C9"/>
     <w:rsid w:val="009944A1"/>
     <w:rsid w:val="00995C24"/>
+    <w:rsid w:val="00996C84"/>
     <w:rsid w:val="009A2A63"/>
     <w:rsid w:val="009A34AC"/>
+    <w:rsid w:val="009A3728"/>
     <w:rsid w:val="009A5D61"/>
+    <w:rsid w:val="009A6847"/>
     <w:rsid w:val="009B0647"/>
     <w:rsid w:val="009B2A22"/>
     <w:rsid w:val="009B4607"/>
     <w:rsid w:val="009B6007"/>
     <w:rsid w:val="009B719A"/>
+    <w:rsid w:val="009C1E28"/>
     <w:rsid w:val="009C3161"/>
     <w:rsid w:val="009C37E1"/>
     <w:rsid w:val="009C3B54"/>
     <w:rsid w:val="009C474A"/>
     <w:rsid w:val="009C53FA"/>
     <w:rsid w:val="009C6907"/>
     <w:rsid w:val="009D4B6A"/>
     <w:rsid w:val="009D6014"/>
     <w:rsid w:val="009E2C5A"/>
     <w:rsid w:val="009E303D"/>
     <w:rsid w:val="009F0E5F"/>
     <w:rsid w:val="009F1B89"/>
     <w:rsid w:val="009F21D5"/>
     <w:rsid w:val="009F4E7C"/>
     <w:rsid w:val="009F7341"/>
     <w:rsid w:val="009F7EA6"/>
     <w:rsid w:val="00A005A9"/>
+    <w:rsid w:val="00A006D3"/>
+    <w:rsid w:val="00A013D5"/>
     <w:rsid w:val="00A021F9"/>
     <w:rsid w:val="00A049BA"/>
     <w:rsid w:val="00A04ED8"/>
     <w:rsid w:val="00A0762D"/>
     <w:rsid w:val="00A07887"/>
     <w:rsid w:val="00A1143F"/>
     <w:rsid w:val="00A12DC1"/>
     <w:rsid w:val="00A22906"/>
+    <w:rsid w:val="00A2378C"/>
     <w:rsid w:val="00A26279"/>
     <w:rsid w:val="00A26439"/>
     <w:rsid w:val="00A30C8F"/>
+    <w:rsid w:val="00A315FA"/>
     <w:rsid w:val="00A31EEB"/>
     <w:rsid w:val="00A31FB6"/>
     <w:rsid w:val="00A3290F"/>
     <w:rsid w:val="00A346ED"/>
     <w:rsid w:val="00A36BD5"/>
     <w:rsid w:val="00A43C87"/>
+    <w:rsid w:val="00A457C7"/>
+    <w:rsid w:val="00A52886"/>
     <w:rsid w:val="00A53600"/>
     <w:rsid w:val="00A53BA7"/>
+    <w:rsid w:val="00A5519C"/>
     <w:rsid w:val="00A567E1"/>
     <w:rsid w:val="00A6265F"/>
     <w:rsid w:val="00A62F58"/>
     <w:rsid w:val="00A635C3"/>
     <w:rsid w:val="00A667B8"/>
+    <w:rsid w:val="00A701EA"/>
+    <w:rsid w:val="00A71E2A"/>
+    <w:rsid w:val="00A71E31"/>
     <w:rsid w:val="00A720F2"/>
+    <w:rsid w:val="00A72132"/>
     <w:rsid w:val="00A7225E"/>
+    <w:rsid w:val="00A72654"/>
     <w:rsid w:val="00A75358"/>
+    <w:rsid w:val="00A80724"/>
     <w:rsid w:val="00A809C3"/>
     <w:rsid w:val="00A8253C"/>
     <w:rsid w:val="00A83531"/>
     <w:rsid w:val="00A84988"/>
     <w:rsid w:val="00A90BCD"/>
     <w:rsid w:val="00A916E2"/>
     <w:rsid w:val="00A9175B"/>
     <w:rsid w:val="00A92E1A"/>
+    <w:rsid w:val="00A95920"/>
     <w:rsid w:val="00AA2E38"/>
     <w:rsid w:val="00AA2E47"/>
     <w:rsid w:val="00AA32B8"/>
     <w:rsid w:val="00AA4696"/>
+    <w:rsid w:val="00AA5BBF"/>
     <w:rsid w:val="00AA6780"/>
     <w:rsid w:val="00AA6EEA"/>
     <w:rsid w:val="00AA70DA"/>
+    <w:rsid w:val="00AB1C66"/>
     <w:rsid w:val="00AB305B"/>
     <w:rsid w:val="00AB3B66"/>
     <w:rsid w:val="00AC09CB"/>
     <w:rsid w:val="00AC1CD6"/>
     <w:rsid w:val="00AC2AFF"/>
     <w:rsid w:val="00AC67DF"/>
     <w:rsid w:val="00AC7DB8"/>
     <w:rsid w:val="00AD239E"/>
     <w:rsid w:val="00AD5544"/>
     <w:rsid w:val="00AD6247"/>
     <w:rsid w:val="00AD6DD6"/>
     <w:rsid w:val="00AE206F"/>
     <w:rsid w:val="00AE7223"/>
     <w:rsid w:val="00AF06A3"/>
     <w:rsid w:val="00AF06E4"/>
     <w:rsid w:val="00AF6E82"/>
     <w:rsid w:val="00AF7C96"/>
     <w:rsid w:val="00B00F1C"/>
     <w:rsid w:val="00B069B7"/>
+    <w:rsid w:val="00B107C6"/>
     <w:rsid w:val="00B13333"/>
     <w:rsid w:val="00B1463C"/>
     <w:rsid w:val="00B14FCC"/>
     <w:rsid w:val="00B150AD"/>
     <w:rsid w:val="00B17571"/>
     <w:rsid w:val="00B17691"/>
+    <w:rsid w:val="00B203F2"/>
     <w:rsid w:val="00B21D5A"/>
     <w:rsid w:val="00B223BA"/>
     <w:rsid w:val="00B22D24"/>
     <w:rsid w:val="00B25200"/>
     <w:rsid w:val="00B30A1D"/>
     <w:rsid w:val="00B30DFF"/>
     <w:rsid w:val="00B35E67"/>
     <w:rsid w:val="00B36366"/>
     <w:rsid w:val="00B37389"/>
     <w:rsid w:val="00B42091"/>
+    <w:rsid w:val="00B43F73"/>
     <w:rsid w:val="00B4610E"/>
     <w:rsid w:val="00B46831"/>
     <w:rsid w:val="00B4719A"/>
     <w:rsid w:val="00B5000C"/>
     <w:rsid w:val="00B5045B"/>
+    <w:rsid w:val="00B539B3"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B5513C"/>
+    <w:rsid w:val="00B55912"/>
     <w:rsid w:val="00B55DEB"/>
     <w:rsid w:val="00B63C81"/>
     <w:rsid w:val="00B705B5"/>
     <w:rsid w:val="00B70662"/>
+    <w:rsid w:val="00B72CCA"/>
     <w:rsid w:val="00B76B25"/>
     <w:rsid w:val="00B76C8D"/>
     <w:rsid w:val="00B81F57"/>
+    <w:rsid w:val="00B838DD"/>
     <w:rsid w:val="00B84485"/>
+    <w:rsid w:val="00B86D34"/>
+    <w:rsid w:val="00B87657"/>
     <w:rsid w:val="00B902AC"/>
     <w:rsid w:val="00B94986"/>
     <w:rsid w:val="00B954B3"/>
     <w:rsid w:val="00B95E73"/>
     <w:rsid w:val="00BA2CE7"/>
+    <w:rsid w:val="00BA65A1"/>
     <w:rsid w:val="00BA6F74"/>
     <w:rsid w:val="00BA72C7"/>
     <w:rsid w:val="00BB3E32"/>
+    <w:rsid w:val="00BB5E1B"/>
     <w:rsid w:val="00BB76C3"/>
     <w:rsid w:val="00BC04EB"/>
     <w:rsid w:val="00BC2A71"/>
     <w:rsid w:val="00BC3656"/>
     <w:rsid w:val="00BC40EE"/>
     <w:rsid w:val="00BD6297"/>
     <w:rsid w:val="00BD6B70"/>
     <w:rsid w:val="00BD7057"/>
     <w:rsid w:val="00BE0EE0"/>
     <w:rsid w:val="00BE2E8F"/>
     <w:rsid w:val="00BE3764"/>
     <w:rsid w:val="00BE3BEC"/>
     <w:rsid w:val="00BE4359"/>
     <w:rsid w:val="00BE4638"/>
     <w:rsid w:val="00BE5096"/>
     <w:rsid w:val="00BE68EE"/>
     <w:rsid w:val="00BF1D3A"/>
     <w:rsid w:val="00BF46A6"/>
     <w:rsid w:val="00BF6FE7"/>
     <w:rsid w:val="00BF71EC"/>
+    <w:rsid w:val="00BF7CB3"/>
     <w:rsid w:val="00C01924"/>
     <w:rsid w:val="00C02D66"/>
     <w:rsid w:val="00C059D7"/>
     <w:rsid w:val="00C06C70"/>
     <w:rsid w:val="00C1387F"/>
     <w:rsid w:val="00C155E0"/>
     <w:rsid w:val="00C162B6"/>
     <w:rsid w:val="00C16BB6"/>
+    <w:rsid w:val="00C25B9E"/>
     <w:rsid w:val="00C3031F"/>
     <w:rsid w:val="00C31927"/>
     <w:rsid w:val="00C32FAB"/>
     <w:rsid w:val="00C35268"/>
+    <w:rsid w:val="00C364B5"/>
     <w:rsid w:val="00C36F46"/>
     <w:rsid w:val="00C411F1"/>
     <w:rsid w:val="00C4185C"/>
     <w:rsid w:val="00C42523"/>
     <w:rsid w:val="00C42E68"/>
     <w:rsid w:val="00C45A94"/>
     <w:rsid w:val="00C47614"/>
     <w:rsid w:val="00C52BD0"/>
     <w:rsid w:val="00C5351D"/>
     <w:rsid w:val="00C559C9"/>
     <w:rsid w:val="00C56172"/>
     <w:rsid w:val="00C564AB"/>
     <w:rsid w:val="00C6052D"/>
     <w:rsid w:val="00C62EBA"/>
     <w:rsid w:val="00C648A8"/>
     <w:rsid w:val="00C70665"/>
+    <w:rsid w:val="00C726CE"/>
     <w:rsid w:val="00C770DE"/>
     <w:rsid w:val="00C83EA0"/>
     <w:rsid w:val="00C86A36"/>
+    <w:rsid w:val="00C90927"/>
     <w:rsid w:val="00C9285D"/>
     <w:rsid w:val="00C957C9"/>
     <w:rsid w:val="00C96418"/>
     <w:rsid w:val="00CA0319"/>
+    <w:rsid w:val="00CA085C"/>
     <w:rsid w:val="00CA2607"/>
     <w:rsid w:val="00CA491D"/>
     <w:rsid w:val="00CA4A14"/>
     <w:rsid w:val="00CA5328"/>
     <w:rsid w:val="00CA77F7"/>
     <w:rsid w:val="00CB0651"/>
     <w:rsid w:val="00CB1BE7"/>
     <w:rsid w:val="00CB1C09"/>
+    <w:rsid w:val="00CB2D1D"/>
     <w:rsid w:val="00CB4891"/>
     <w:rsid w:val="00CB4CE0"/>
     <w:rsid w:val="00CB64C4"/>
     <w:rsid w:val="00CB7CCA"/>
     <w:rsid w:val="00CC1575"/>
+    <w:rsid w:val="00CC3140"/>
     <w:rsid w:val="00CC416E"/>
     <w:rsid w:val="00CC437A"/>
     <w:rsid w:val="00CC4C50"/>
     <w:rsid w:val="00CC63EE"/>
     <w:rsid w:val="00CC6C7E"/>
     <w:rsid w:val="00CD2EC7"/>
     <w:rsid w:val="00CD3C6B"/>
     <w:rsid w:val="00CE1E82"/>
     <w:rsid w:val="00CE278F"/>
     <w:rsid w:val="00CE6830"/>
     <w:rsid w:val="00CE7A70"/>
     <w:rsid w:val="00CF03D0"/>
     <w:rsid w:val="00CF191A"/>
     <w:rsid w:val="00CF36C4"/>
+    <w:rsid w:val="00CF5128"/>
     <w:rsid w:val="00CF7A8F"/>
     <w:rsid w:val="00CF7B4C"/>
+    <w:rsid w:val="00CF7B54"/>
     <w:rsid w:val="00D008A6"/>
     <w:rsid w:val="00D0134A"/>
     <w:rsid w:val="00D01AAF"/>
     <w:rsid w:val="00D022D9"/>
     <w:rsid w:val="00D03677"/>
     <w:rsid w:val="00D04198"/>
     <w:rsid w:val="00D0430F"/>
     <w:rsid w:val="00D05D5C"/>
     <w:rsid w:val="00D11EC1"/>
     <w:rsid w:val="00D1305D"/>
     <w:rsid w:val="00D1493C"/>
     <w:rsid w:val="00D17703"/>
     <w:rsid w:val="00D21239"/>
     <w:rsid w:val="00D22C6E"/>
+    <w:rsid w:val="00D24F4A"/>
     <w:rsid w:val="00D27F95"/>
     <w:rsid w:val="00D3187F"/>
     <w:rsid w:val="00D31F1E"/>
     <w:rsid w:val="00D32D5C"/>
     <w:rsid w:val="00D3320A"/>
     <w:rsid w:val="00D337C4"/>
     <w:rsid w:val="00D34B75"/>
     <w:rsid w:val="00D34FFD"/>
+    <w:rsid w:val="00D35FB6"/>
     <w:rsid w:val="00D37DAB"/>
     <w:rsid w:val="00D40147"/>
     <w:rsid w:val="00D41CB8"/>
     <w:rsid w:val="00D42EB6"/>
+    <w:rsid w:val="00D437D3"/>
     <w:rsid w:val="00D4399E"/>
     <w:rsid w:val="00D44FAB"/>
     <w:rsid w:val="00D460E4"/>
     <w:rsid w:val="00D51192"/>
     <w:rsid w:val="00D5416B"/>
     <w:rsid w:val="00D54B0C"/>
+    <w:rsid w:val="00D5647D"/>
     <w:rsid w:val="00D574D1"/>
     <w:rsid w:val="00D63A46"/>
     <w:rsid w:val="00D66145"/>
     <w:rsid w:val="00D71E01"/>
     <w:rsid w:val="00D76617"/>
     <w:rsid w:val="00D7682F"/>
     <w:rsid w:val="00D81822"/>
     <w:rsid w:val="00D83877"/>
     <w:rsid w:val="00D8412C"/>
     <w:rsid w:val="00D8489C"/>
     <w:rsid w:val="00D8498F"/>
     <w:rsid w:val="00D871C0"/>
     <w:rsid w:val="00D87443"/>
+    <w:rsid w:val="00D87ED7"/>
     <w:rsid w:val="00D90FE4"/>
     <w:rsid w:val="00D917DE"/>
     <w:rsid w:val="00D93872"/>
     <w:rsid w:val="00D97712"/>
     <w:rsid w:val="00DA3EFB"/>
     <w:rsid w:val="00DA5745"/>
     <w:rsid w:val="00DB0473"/>
     <w:rsid w:val="00DB0B6D"/>
+    <w:rsid w:val="00DB5A93"/>
     <w:rsid w:val="00DB7227"/>
     <w:rsid w:val="00DC1042"/>
     <w:rsid w:val="00DC1C11"/>
     <w:rsid w:val="00DC2470"/>
     <w:rsid w:val="00DC3070"/>
     <w:rsid w:val="00DC3D3F"/>
     <w:rsid w:val="00DC54C7"/>
     <w:rsid w:val="00DD0016"/>
     <w:rsid w:val="00DD2890"/>
     <w:rsid w:val="00DD5193"/>
     <w:rsid w:val="00DD5379"/>
     <w:rsid w:val="00DD626B"/>
     <w:rsid w:val="00DD6358"/>
     <w:rsid w:val="00DE15FA"/>
     <w:rsid w:val="00DE1CBF"/>
     <w:rsid w:val="00DE24D8"/>
     <w:rsid w:val="00DE36D5"/>
     <w:rsid w:val="00DE3732"/>
     <w:rsid w:val="00DE7A36"/>
     <w:rsid w:val="00DF06A0"/>
+    <w:rsid w:val="00DF376E"/>
     <w:rsid w:val="00DF5226"/>
     <w:rsid w:val="00DF53FA"/>
     <w:rsid w:val="00E048D5"/>
     <w:rsid w:val="00E04FE1"/>
     <w:rsid w:val="00E05F04"/>
     <w:rsid w:val="00E06DBA"/>
     <w:rsid w:val="00E07ECC"/>
     <w:rsid w:val="00E105AA"/>
     <w:rsid w:val="00E118AC"/>
     <w:rsid w:val="00E119E8"/>
     <w:rsid w:val="00E12031"/>
     <w:rsid w:val="00E1267C"/>
     <w:rsid w:val="00E168F4"/>
     <w:rsid w:val="00E211BF"/>
+    <w:rsid w:val="00E21D07"/>
     <w:rsid w:val="00E22DEE"/>
     <w:rsid w:val="00E24F15"/>
     <w:rsid w:val="00E25C6D"/>
     <w:rsid w:val="00E303BD"/>
     <w:rsid w:val="00E30C81"/>
+    <w:rsid w:val="00E32341"/>
     <w:rsid w:val="00E349C4"/>
     <w:rsid w:val="00E34CE5"/>
     <w:rsid w:val="00E34FBE"/>
     <w:rsid w:val="00E35045"/>
     <w:rsid w:val="00E36FDF"/>
     <w:rsid w:val="00E40657"/>
     <w:rsid w:val="00E41413"/>
     <w:rsid w:val="00E526B8"/>
     <w:rsid w:val="00E53150"/>
     <w:rsid w:val="00E540EB"/>
     <w:rsid w:val="00E547B0"/>
     <w:rsid w:val="00E5683B"/>
     <w:rsid w:val="00E60151"/>
     <w:rsid w:val="00E621E7"/>
     <w:rsid w:val="00E71D88"/>
+    <w:rsid w:val="00E75051"/>
     <w:rsid w:val="00E77A3B"/>
     <w:rsid w:val="00E80CBE"/>
     <w:rsid w:val="00E81F94"/>
     <w:rsid w:val="00E859F1"/>
     <w:rsid w:val="00E911EF"/>
     <w:rsid w:val="00E9579B"/>
     <w:rsid w:val="00E96EE3"/>
     <w:rsid w:val="00E97D4B"/>
     <w:rsid w:val="00EA2EEF"/>
     <w:rsid w:val="00EA3950"/>
     <w:rsid w:val="00EA4445"/>
     <w:rsid w:val="00EA449D"/>
     <w:rsid w:val="00EA4570"/>
     <w:rsid w:val="00EA5063"/>
     <w:rsid w:val="00EA76CF"/>
+    <w:rsid w:val="00EC020C"/>
     <w:rsid w:val="00EC08B1"/>
+    <w:rsid w:val="00EC1BE9"/>
     <w:rsid w:val="00EC32C3"/>
     <w:rsid w:val="00EC3C7F"/>
     <w:rsid w:val="00EC4A52"/>
     <w:rsid w:val="00EC51C9"/>
     <w:rsid w:val="00EC63BD"/>
     <w:rsid w:val="00ED23B8"/>
     <w:rsid w:val="00ED2D56"/>
+    <w:rsid w:val="00ED2DE9"/>
     <w:rsid w:val="00ED48E3"/>
     <w:rsid w:val="00ED4DEF"/>
     <w:rsid w:val="00EE114E"/>
     <w:rsid w:val="00EE2ACC"/>
     <w:rsid w:val="00EE3227"/>
     <w:rsid w:val="00EE33BE"/>
     <w:rsid w:val="00EE3AD4"/>
+    <w:rsid w:val="00EE60C0"/>
     <w:rsid w:val="00EE632E"/>
     <w:rsid w:val="00EF01EC"/>
+    <w:rsid w:val="00EF25F1"/>
     <w:rsid w:val="00EF3E9E"/>
     <w:rsid w:val="00EF3EF4"/>
     <w:rsid w:val="00EF43C8"/>
     <w:rsid w:val="00EF6FC8"/>
     <w:rsid w:val="00EF704E"/>
     <w:rsid w:val="00EF71B9"/>
     <w:rsid w:val="00F00D87"/>
     <w:rsid w:val="00F01165"/>
+    <w:rsid w:val="00F018F0"/>
     <w:rsid w:val="00F01D4A"/>
     <w:rsid w:val="00F05AE9"/>
     <w:rsid w:val="00F06F4D"/>
     <w:rsid w:val="00F1178D"/>
     <w:rsid w:val="00F146A1"/>
     <w:rsid w:val="00F15DEF"/>
     <w:rsid w:val="00F227AA"/>
+    <w:rsid w:val="00F22AB4"/>
+    <w:rsid w:val="00F23EA5"/>
     <w:rsid w:val="00F24446"/>
     <w:rsid w:val="00F259E2"/>
+    <w:rsid w:val="00F26452"/>
+    <w:rsid w:val="00F27401"/>
     <w:rsid w:val="00F27E9D"/>
     <w:rsid w:val="00F3077A"/>
     <w:rsid w:val="00F33CE5"/>
     <w:rsid w:val="00F33CF4"/>
     <w:rsid w:val="00F343E1"/>
     <w:rsid w:val="00F35AF8"/>
     <w:rsid w:val="00F36AFC"/>
     <w:rsid w:val="00F4023E"/>
     <w:rsid w:val="00F455F1"/>
     <w:rsid w:val="00F45FAF"/>
+    <w:rsid w:val="00F46E81"/>
+    <w:rsid w:val="00F477E5"/>
     <w:rsid w:val="00F5579D"/>
     <w:rsid w:val="00F57018"/>
     <w:rsid w:val="00F611C6"/>
     <w:rsid w:val="00F66FD7"/>
     <w:rsid w:val="00F7092B"/>
     <w:rsid w:val="00F70A85"/>
+    <w:rsid w:val="00F71C23"/>
+    <w:rsid w:val="00F73049"/>
     <w:rsid w:val="00F774F6"/>
+    <w:rsid w:val="00F83142"/>
+    <w:rsid w:val="00F9198D"/>
     <w:rsid w:val="00F93503"/>
     <w:rsid w:val="00F963CA"/>
+    <w:rsid w:val="00F96E63"/>
     <w:rsid w:val="00FA11BF"/>
     <w:rsid w:val="00FA11C8"/>
+    <w:rsid w:val="00FA2B70"/>
+    <w:rsid w:val="00FA2CF8"/>
     <w:rsid w:val="00FA2DC6"/>
     <w:rsid w:val="00FA6481"/>
     <w:rsid w:val="00FA734C"/>
     <w:rsid w:val="00FB0477"/>
     <w:rsid w:val="00FB0DA5"/>
     <w:rsid w:val="00FB16B8"/>
     <w:rsid w:val="00FB18E4"/>
     <w:rsid w:val="00FB2E96"/>
     <w:rsid w:val="00FB3485"/>
     <w:rsid w:val="00FB3535"/>
-    <w:rsid w:val="00FB42DF"/>
     <w:rsid w:val="00FB6C34"/>
     <w:rsid w:val="00FC2F99"/>
     <w:rsid w:val="00FC451C"/>
     <w:rsid w:val="00FC52AA"/>
     <w:rsid w:val="00FC6C75"/>
     <w:rsid w:val="00FD6925"/>
     <w:rsid w:val="00FD71AF"/>
     <w:rsid w:val="00FD7DDF"/>
     <w:rsid w:val="00FE03CC"/>
     <w:rsid w:val="00FE23BE"/>
     <w:rsid w:val="00FE5142"/>
     <w:rsid w:val="00FE6529"/>
     <w:rsid w:val="00FE6D67"/>
     <w:rsid w:val="00FE7157"/>
+    <w:rsid w:val="00FF02D8"/>
     <w:rsid w:val="00FF0958"/>
     <w:rsid w:val="089C8396"/>
     <w:rsid w:val="1468BD9B"/>
     <w:rsid w:val="18EAFB9F"/>
     <w:rsid w:val="20EFECA3"/>
     <w:rsid w:val="2C1E498B"/>
+    <w:rsid w:val="2D1224F8"/>
     <w:rsid w:val="3A1327F1"/>
     <w:rsid w:val="49CD8CEE"/>
     <w:rsid w:val="4B68CC53"/>
     <w:rsid w:val="4BB34625"/>
     <w:rsid w:val="4F31601B"/>
     <w:rsid w:val="5143360A"/>
     <w:rsid w:val="5FECF978"/>
     <w:rsid w:val="60AC62B9"/>
     <w:rsid w:val="6784D3EE"/>
     <w:rsid w:val="709F174C"/>
     <w:rsid w:val="74131D17"/>
     <w:rsid w:val="76852590"/>
     <w:rsid w:val="76B9FEB3"/>
     <w:rsid w:val="7CBE26F8"/>
     <w:rsid w:val="7F5FE391"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="406B8A0B"/>
   <w15:docId w15:val="{D6AB62DC-E000-4DBF-B382-1359D2DD0A3B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13534,55 +16979,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00851D95"/>
+    <w:rsid w:val="006A1984"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -13986,88 +17436,111 @@
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E96EE3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A11D3"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mention1">
-    <w:name w:val="Mention1"/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C693A"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CB64C4"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CB64C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00943B78"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00943B78"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="216823528">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="405497861">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14434,51 +17907,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1883053313">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsmithroller@clackamas.us" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14737,56 +18210,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F64ECE663A55A4DBA4B562AAFE3FAB8" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="981c45b66b4fad186127d24b2bae5e28">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec058dc0-2e30-4c06-8938-ed2c6ba6f478" xmlns:ns3="8dff4eb8-ef29-479b-bafc-c5c9da8e36c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f83748b6ad2b476de6620fde81a2769" ns2:_="" ns3:_="">
     <xsd:import namespace="ec058dc0-2e30-4c06-8938-ed2c6ba6f478"/>
     <xsd:import namespace="8dff4eb8-ef29-479b-bafc-c5c9da8e36c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec058dc0-2e30-4c06-8938-ed2c6ba6f478" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -14919,137 +18405,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{293672BF-0D95-462D-ADA7-963749B6AB62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4AECD3-C772-4B77-8FF8-07031362C89D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44A6096F-45DC-4DC0-B56D-535B8109C012}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D888486-4250-4F04-8A2D-8CEAE5B70FDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ec058dc0-2e30-4c06-8938-ed2c6ba6f478"/>
     <ds:schemaRef ds:uri="8dff4eb8-ef29-479b-bafc-c5c9da8e36c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6056</Characters>
+  <Pages>6</Pages>
+  <Words>1623</Words>
+  <Characters>9256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Clackamas County</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7018</CharactersWithSpaces>
+  <CharactersWithSpaces>10858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CoC MOTHERSHIP QUESTIONS FOR PROJECTS</dc:title>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F64ECE663A55A4DBA4B562AAFE3FAB8</vt:lpwstr>
   </property>