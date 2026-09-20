--- v1 (2026-08-04)
+++ v2 (2026-09-20)
@@ -1018,75 +1018,76 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Check </w:t>
       </w:r>
       <w:r w:rsidR="00F774F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>one of the boxes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> below if your renewal project is one of the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FFF6F6" w14:textId="014046BD" w:rsidR="00147F81" w:rsidRDefault="00000000" w:rsidP="00B954B3">
+    <w:p w14:paraId="5D0989B1" w14:textId="4C894F50" w:rsidR="00215B2D" w:rsidRPr="00215B2D" w:rsidRDefault="00F8495D" w:rsidP="00B954B3">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="539171620"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A457C7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D01AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  DV Bonus Project</w:t>
       </w:r>
       <w:r w:rsidR="00F774F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1106,50 +1107,51 @@
       </w:r>
       <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2125030320"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009A3728">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009A3728">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   Transition Project</w:t>
       </w:r>
       <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1160,50 +1162,51 @@
       </w:r>
       <w:r w:rsidR="00B838DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-721212754"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A457C7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B838DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1214,50 +1217,51 @@
       </w:r>
       <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1574421897"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D01AAF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D01AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   YHDP Renewal</w:t>
       </w:r>
       <w:r w:rsidR="00B838DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1268,1744 +1272,1692 @@
       </w:r>
       <w:r w:rsidR="00A457C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1283228013"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D01AAF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D01AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   YHDP Replacement</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="80" w:tblpY="35"/>
         <w:tblW w:w="14485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3055"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3690"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF376E" w14:paraId="23AD2072" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="23AD2072" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36B1BD3C" w14:textId="4BA1BFC4" w:rsidR="00DF376E" w:rsidRDefault="00DF376E" w:rsidP="00DF376E">
+          <w:p w14:paraId="36B1BD3C" w14:textId="449D9055" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participant Demographics (pulled from APR):   </w:t>
+            </w:r>
+            <w:r w:rsidR="00B8534A" w:rsidRPr="00B8534A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mm/dd/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B8534A" w:rsidRPr="00B8534A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B8534A" w:rsidRPr="00B8534A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - mm/dd/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B8534A" w:rsidRPr="00B8534A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BB56C8E" w14:textId="77777777" w:rsidR="00DF376E" w:rsidRDefault="00DF376E" w:rsidP="00DF376E">
+          <w:p w14:paraId="5BB56C8E" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E350929" w14:textId="4986E2FE" w:rsidR="00DF376E" w:rsidRDefault="00EF25F1" w:rsidP="00DF376E">
+          <w:p w14:paraId="0E350929" w14:textId="4D78AC2B" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...72 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1D0A" w14:paraId="1B1909CA" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="1B1909CA" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF4C3FA" w14:textId="15C7D25B" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="4DF4C3FA" w14:textId="6E6F92C8" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D4198">
-[...6 lines deleted...]
-              <w:t>Age:</w:t>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Age</w:t>
+            </w:r>
+            <w:r w:rsidR="00215B2D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (APR Q11)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="420F39DE" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="420F39DE" w14:textId="77777777" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2BD0A4" w14:textId="78781A7B" w:rsidR="004C1D0A" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+          <w:p w14:paraId="5D2BD0A4" w14:textId="4C63C062" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Veterans</w:t>
+            </w:r>
+            <w:r w:rsidR="00215B2D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (APR Q5a):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74EFF8FE" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="74EFF8FE" w14:textId="076C2412" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35302B2D" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="35302B2D" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D762A99" w14:textId="4968554C" w:rsidR="004C1D0A" w:rsidRPr="00EF25F1" w:rsidRDefault="00156C21" w:rsidP="00DF376E">
+          <w:p w14:paraId="3D762A99" w14:textId="4968554C" w:rsidR="00286A22" w:rsidRPr="00EF25F1" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="004C1D0A" w:rsidRPr="007A3777">
+              <w:t xml:space="preserve">Total Amount of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A3777">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HUD</w:t>
             </w:r>
-            <w:r w:rsidR="004C1D0A">
-[...17 lines deleted...]
-            <w:r w:rsidR="004C1D0A" w:rsidRPr="009C53FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CoC Contract/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C53FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Award</w:t>
             </w:r>
-            <w:r w:rsidR="004C1D0A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="794D072C" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRPr="00A006D3" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="794D072C" w14:textId="77777777" w:rsidR="00286A22" w:rsidRPr="00A006D3" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A006D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1D0A" w14:paraId="77361825" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="77361825" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9945F4" w14:textId="46A2FF44" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="2A9945F4" w14:textId="7DD342FD" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D4198">
-[...13 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="551D64A0" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="551D64A0" w14:textId="6131F227" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63AA36CC" w14:textId="1AFE0A64" w:rsidR="004C1D0A" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+          <w:p w14:paraId="63AA36CC" w14:textId="05903E4A" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Domestic Violence Survivor:</w:t>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Domestic Violence Survivor</w:t>
+            </w:r>
+            <w:r w:rsidR="00215B2D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (APR Q14a)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="140526CC" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="140526CC" w14:textId="77777777" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24AE2F29" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="24AE2F29" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49540392" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="49540392" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3719E36A" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRPr="00A006D3" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="3719E36A" w14:textId="77777777" w:rsidR="00286A22" w:rsidRPr="00A006D3" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1D0A" w14:paraId="7B2651EB" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="7B2651EB" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71493DF2" w14:textId="59A8EC33" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+          <w:p w14:paraId="71493DF2" w14:textId="3D02361D" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DA6C85" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="21DA6C85" w14:textId="5423BC13" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5381EAAE" w14:textId="34BE69FF" w:rsidR="004C1D0A" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+          <w:p w14:paraId="5381EAAE" w14:textId="3CFB8140" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A14F02D" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="3A14F02D" w14:textId="5AB07764" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="504EB574" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="504EB574" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76940B70" w14:textId="5F7A7B0D" w:rsidR="004C1D0A" w:rsidRPr="00F343E1" w:rsidRDefault="00A006D3" w:rsidP="00DF376E">
+          <w:p w14:paraId="76940B70" w14:textId="5F7A7B0D" w:rsidR="00286A22" w:rsidRPr="00F343E1" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>CoC funding in the Supportive Services line</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00CC3140">
+              <w:t xml:space="preserve">CoC funding in the Supportive Services line </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(estimated based on </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="0083535B">
+              <w:t>(estimated based on the most recent available budget)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2887C1E6" w14:textId="51588FEC" w:rsidR="004C1D0A" w:rsidRPr="00A006D3" w:rsidRDefault="0083535B" w:rsidP="00DF376E">
+          <w:p w14:paraId="2887C1E6" w14:textId="51588FEC" w:rsidR="00286A22" w:rsidRPr="00A006D3" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A006D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C1D0A" w14:paraId="36BCCF14" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="36BCCF14" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08219B83" w14:textId="6D1816EB" w:rsidR="004C1D0A" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+          <w:p w14:paraId="08219B83" w14:textId="132E17E5" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D4198">
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C579CE0" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="0C579CE0" w14:textId="79F3130B" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1829FE44" w14:textId="335FF4D5" w:rsidR="004C1D0A" w:rsidRDefault="002C662C" w:rsidP="00DF376E">
+          <w:p w14:paraId="1829FE44" w14:textId="1D1A43DD" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0C35B8" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="1E0C35B8" w14:textId="5DD4D3D7" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5575A477" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="5575A477" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D335428" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="1D335428" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55303DB9" w14:textId="77777777" w:rsidR="004C1D0A" w:rsidRPr="00A006D3" w:rsidRDefault="004C1D0A" w:rsidP="00DF376E">
+          <w:p w14:paraId="55303DB9" w14:textId="77777777" w:rsidR="00286A22" w:rsidRPr="00A006D3" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156C21" w14:paraId="5586274A" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="5586274A" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04610930" w14:textId="351C8A30" w:rsidR="00156C21" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="00156C21">
+          <w:p w14:paraId="04610930" w14:textId="1AD86589" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D4198">
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19AA1E87" w14:textId="77777777" w:rsidR="00156C21" w:rsidRDefault="00156C21" w:rsidP="00156C21">
+          <w:p w14:paraId="19AA1E87" w14:textId="7D2E8DA5" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E61DB57" w14:textId="6B8B001C" w:rsidR="00156C21" w:rsidRDefault="002C662C" w:rsidP="00156C21">
+          <w:p w14:paraId="2E61DB57" w14:textId="0BF18366" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Don’t know/refused/missing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B285837" w14:textId="77777777" w:rsidR="00156C21" w:rsidRDefault="00156C21" w:rsidP="00156C21">
+          <w:p w14:paraId="7B285837" w14:textId="48CFC695" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55CD3E59" w14:textId="77777777" w:rsidR="00156C21" w:rsidRDefault="00156C21" w:rsidP="00156C21">
+          <w:p w14:paraId="55CD3E59" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0100E0DD" w14:textId="4DCF5ECF" w:rsidR="00156C21" w:rsidRDefault="00A006D3" w:rsidP="00156C21">
+          <w:p w14:paraId="0100E0DD" w14:textId="4DCF5ECF" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">CoC funding in the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Admin</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> line</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00EF25F1" w:rsidRPr="00EF25F1">
+              <w:t xml:space="preserve"> line </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF25F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>no more than</w:t>
             </w:r>
-            <w:r w:rsidR="00EF25F1" w:rsidRPr="00EF25F1">
+            <w:r w:rsidRPr="00EF25F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10% of HUD </w:t>
             </w:r>
-            <w:r w:rsidR="00EF25F1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>budget</w:t>
             </w:r>
-            <w:r w:rsidR="00EF25F1" w:rsidRPr="00EF25F1">
+            <w:r w:rsidRPr="00EF25F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00156C21">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BF289F" w14:textId="3F0C8EAF" w:rsidR="00156C21" w:rsidRPr="00A006D3" w:rsidRDefault="00156C21" w:rsidP="00156C21">
+          <w:p w14:paraId="19BF289F" w14:textId="3F0C8EAF" w:rsidR="00286A22" w:rsidRPr="00A006D3" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A006D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C662C" w14:paraId="0F5786AB" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="0F5786AB" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="169E2AD3" w14:textId="2B0AB8A0" w:rsidR="002C662C" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="169E2AD3" w14:textId="520EEEAD" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>25-61</w:t>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25-64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDD8FDB" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="4CDD8FDB" w14:textId="6B566C34" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE4AF08" w14:textId="48E7EE1B" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="6AE4AF08" w14:textId="7C78F21A" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chronically Homeless</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621BA404" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="621BA404" w14:textId="7914B4FB" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59700CB0" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="59700CB0" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA3909B" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="3AA3909B" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEF6DE4" w14:textId="77777777" w:rsidR="002C662C" w:rsidRPr="00A006D3" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="2FEF6DE4" w14:textId="77777777" w:rsidR="00286A22" w:rsidRPr="00A006D3" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C662C" w14:paraId="4F38A11C" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="4F38A11C" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD6027F" w14:textId="70987BB6" w:rsidR="002C662C" w:rsidRPr="000D4198" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="2BD6027F" w14:textId="17AA7A10" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>62 or older</w:t>
+            <w:r w:rsidRPr="00286A22">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65 or older</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2A9AB4" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="4C2A9AB4" w14:textId="6D8200A6" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197DB9B2" w14:textId="04A65548" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="197DB9B2" w14:textId="711BFC39" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D539D">
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CH households listed on APR</w:t>
+            </w:r>
+            <w:r w:rsidR="00215B2D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (APR Q26a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07498E07" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="07498E07" w14:textId="22ECC794" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="003E3573">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BDA440A" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="2BDA440A" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F70EE86" w14:textId="2ACDBEBE" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="6F70EE86" w14:textId="2ACDBEBE" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F343E1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Program Budget</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF25F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (including match and other leverage)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7B820A" w14:textId="1439B390" w:rsidR="002C662C" w:rsidRPr="00A006D3" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="5A7B820A" w14:textId="1439B390" w:rsidR="00286A22" w:rsidRPr="00A006D3" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A006D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C662C" w14:paraId="3B29FAE1" w14:textId="77777777" w:rsidTr="00DF376E">
+      <w:tr w:rsidR="00286A22" w14:paraId="3B29FAE1" w14:textId="77777777" w:rsidTr="007F362D">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A898317" w14:textId="4E3B1214" w:rsidR="002C662C" w:rsidRPr="00A006D3" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="4A898317" w14:textId="5F19BC2C" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Don’t know/refused/missing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1876F3FB" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="1876F3FB" w14:textId="2F5FC097" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="267AA9DE" w14:textId="4F94E781" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="267AA9DE" w14:textId="565BFCD5" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D539D">
+            <w:r w:rsidRPr="00286A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number who met CH definition before 1/15/16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD380A4" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="4AD380A4" w14:textId="77777777" w:rsidR="00286A22" w:rsidRPr="00286A22" w:rsidRDefault="00286A22" w:rsidP="0003311B">
             <w:pPr>
               <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EFAE8FF" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="2EFAE8FF" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC95B2C" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="6AC95B2C" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49BB8D56" w14:textId="77777777" w:rsidR="002C662C" w:rsidRDefault="002C662C" w:rsidP="002C662C">
+          <w:p w14:paraId="49BB8D56" w14:textId="77777777" w:rsidR="00286A22" w:rsidRDefault="00286A22" w:rsidP="00286A22">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B6F1829" w14:textId="53B6AC71" w:rsidR="00147F81" w:rsidRDefault="00147F81" w:rsidP="00C559C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3069,80 +3021,61 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14670" w:type="dxa"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="11142"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w14:paraId="640CABD7" w14:textId="77777777" w:rsidTr="00923FB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0135E1" w14:textId="075DAF5C" w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w:rsidRDefault="00CB4CE0">
+          <w:p w14:paraId="2A0135E1" w14:textId="15B16397" w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w:rsidRDefault="00CB4CE0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="0B7CB12A" w14:textId="2DE88539" w:rsidR="00CB4CE0" w:rsidRPr="00C16BB6" w:rsidRDefault="00CB4CE0">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4012,77 +3945,79 @@
       </w:r>
       <w:r w:rsidR="00095312">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Does the project have current unresolved HUD monitoring findings?</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="-1425879557"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="1831712390"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00CC3140">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F24852" w14:textId="037B18EC" w:rsidR="006A1984" w:rsidRPr="00CC3140" w:rsidRDefault="006A1984" w:rsidP="006A1984">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="1170"/>
@@ -8844,77 +8779,79 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supportive Services Requirements</w:t>
       </w:r>
       <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="-378318676"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CC3140">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="754558125"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B415F9D" w14:textId="1894D5DF" w:rsidR="003E2046" w:rsidRPr="00CC3140" w:rsidRDefault="00C90927" w:rsidP="00CC3140">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="1170"/>
@@ -9098,110 +9035,113 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (For Housing Projects Only – other projects indicate N/A)</w:t>
       </w:r>
       <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="-1893644930"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="1027600830"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C90927" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00A315FA" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="247544964"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A315FA" w:rsidRPr="00CC3140">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A315FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N/A – Not a Housing Project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC67864" w14:textId="6C64E1CC" w:rsidR="00C90927" w:rsidRPr="00CC3140" w:rsidRDefault="00C90927" w:rsidP="00777364">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="1170"/>
@@ -9285,77 +9225,79 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding for Supportive Services</w:t>
       </w:r>
       <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="335819844"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="1510029059"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003736CB" w:rsidRPr="00CC3140">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C0CA2" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D89971" w14:textId="65245696" w:rsidR="00C90927" w:rsidRPr="00CC3140" w:rsidRDefault="00C90927" w:rsidP="00604178">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="1170"/>
@@ -9549,132 +9491,325 @@
       <w:r w:rsidR="000617BA" w:rsidRPr="000617BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>1 page</w:t>
       </w:r>
       <w:r w:rsidR="00F018F0" w:rsidRPr="000617BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> total)</w:t>
       </w:r>
       <w:r w:rsidR="000617BA" w:rsidRPr="00CC3140">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6E1588" w14:textId="77777777" w:rsidR="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00404C2C">
+    <w:p w14:paraId="6CD742D5" w14:textId="77777777" w:rsidR="005A545F" w:rsidRDefault="005A545F" w:rsidP="005A545F">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:ind w:left="810"/>
+        <w:ind w:left="90" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57C0A81E" w14:textId="7037EC38" w:rsidR="00CC3140" w:rsidRPr="00404C2C" w:rsidRDefault="00CC3140" w:rsidP="00404C2C">
+    <w:p w14:paraId="341499BD" w14:textId="243A54E3" w:rsidR="005A545F" w:rsidRPr="005A545F" w:rsidRDefault="005A545F" w:rsidP="005A545F">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:ind w:left="810"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00404C2C">
+        <w:ind w:left="450" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A545F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>[enter response here]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACFA949" w14:textId="77777777" w:rsidR="00CC3140" w:rsidRDefault="00CC3140">
+    <w:p w14:paraId="47996143" w14:textId="77777777" w:rsidR="003A0116" w:rsidRDefault="003A0116" w:rsidP="00404C2C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6E1588" w14:textId="09E23F0C" w:rsidR="00404C2C" w:rsidRPr="005A545F" w:rsidRDefault="003A0116" w:rsidP="00404C2C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A545F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Scoring Instructions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE5ADD7" w14:textId="77777777" w:rsidR="003A0116" w:rsidRPr="003A0116" w:rsidRDefault="003A0116" w:rsidP="003A0116">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>10 Points:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Application clearly describes specific, realistic, and comprehensive strategies to support participant self-sufficiency and explains how services will help participants achieve greater stability and independence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184AF6B6" w14:textId="77777777" w:rsidR="003A0116" w:rsidRPr="003A0116" w:rsidRDefault="003A0116" w:rsidP="003A0116">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6–9 Points:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Application describes strategies to support self-sufficiency but lacks detail, specificity, or a clear implementation approach in one or more areas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE76349" w14:textId="77777777" w:rsidR="003A0116" w:rsidRPr="003A0116" w:rsidRDefault="003A0116" w:rsidP="003A0116">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3–5 Points:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Application identifies some self-sufficiency strategies but provides limited detail on how participants will achieve greater independence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD89FB7" w14:textId="77777777" w:rsidR="003A0116" w:rsidRPr="003A0116" w:rsidRDefault="003A0116" w:rsidP="003A0116">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1–2 Points:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Application provides minimal information on strategies to support participant self-sufficiency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A741229" w14:textId="77777777" w:rsidR="003A0116" w:rsidRPr="003A0116" w:rsidRDefault="003A0116" w:rsidP="003A0116">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0 Points:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Application does not adequately address the question. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E99134" w14:textId="77777777" w:rsidR="003A0116" w:rsidRPr="003A0116" w:rsidRDefault="003A0116" w:rsidP="003A0116">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0116">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACFA949" w14:textId="140FEC73" w:rsidR="00CC3140" w:rsidRDefault="00CC3140">
       <w:bookmarkStart w:id="0" w:name="_Hlk111135855"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14760" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="5220"/>
       </w:tblGrid>
       <w:tr w:rsidR="00404C2C" w:rsidRPr="00404C2C" w14:paraId="04BDB762" w14:textId="77777777" w:rsidTr="00404C2C">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59C4194A" w14:textId="50828907" w:rsidR="00404C2C" w:rsidRPr="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00F55BC5">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00404C2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530B0BB7" w14:textId="12D3BC7C" w:rsidR="00404C2C" w:rsidRPr="00404C2C" w:rsidRDefault="00404C2C" w:rsidP="00F55BC5">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9798,77 +9933,79 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Permanent Supportive Housing:</w:t>
       </w:r>
       <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="1755400090"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="645164696"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003736CB" w:rsidRPr="00404C2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9D6883" w14:textId="311CDD9B" w:rsidR="003736CB" w:rsidRPr="00404C2C" w:rsidRDefault="003736CB" w:rsidP="003736CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
@@ -10046,159 +10183,231 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18EBCF62" w14:textId="6874A686" w:rsidR="00BE4638" w:rsidRPr="00A701EA" w:rsidRDefault="00C25B9E" w:rsidP="00806FB4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Due to the nature of the current competition and HUD processes, the CoC will have all projects submit their eSnaps applications after the review and ranking process is complete. Once the applicant is notified of their </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
+        <w:t xml:space="preserve">Due to the nature of the current competition and HUD processes, the CoC will have all projects submit their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">award and ranking, they must then complete the eSnaps application. While preparing for this phase of the process, please ensure you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B203F2">
+        <w:t>eSnaps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>are registered</w:t>
+        <w:t xml:space="preserve"> applications after the review and ranking process is complete. Once the applicant is notified of their </w:t>
       </w:r>
       <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B203F2">
+        <w:t xml:space="preserve">award and ranking, they must then complete the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> have current</w:t>
-      </w:r>
+        <w:t>eSnaps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> access to all </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A701EA">
+        <w:t xml:space="preserve"> application. While preparing for this phase of the process, please ensure you </w:t>
+      </w:r>
+      <w:r w:rsidR="00B203F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>HUD-required</w:t>
+        <w:t>are registered</w:t>
       </w:r>
       <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> systems, including eSnaps and Sam.gov.</w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B203F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have current</w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access to all </w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>HUD-required</w:t>
+      </w:r>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systems, including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>eSnaps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A701EA" w:rsidRPr="00A701EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Sam.gov.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BE4638" w:rsidRPr="00A701EA" w:rsidSect="0027128E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="1170" w:bottom="720" w:left="450" w:header="720" w:footer="180" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79D9AD42" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766">
+    <w:p w14:paraId="3C26848C" w14:textId="77777777" w:rsidR="00F8495D" w:rsidRDefault="00F8495D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B37A6F5" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766">
+    <w:p w14:paraId="21FA286F" w14:textId="77777777" w:rsidR="00F8495D" w:rsidRDefault="00F8495D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="581B1BA1" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766"/>
+    <w:p w14:paraId="06EF55CB" w14:textId="77777777" w:rsidR="00F8495D" w:rsidRDefault="00F8495D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10258,59 +10467,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1965800318"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1404826719"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="2C76796F" w14:textId="67EFC6BB" w:rsidR="007569E0" w:rsidRDefault="007569E0">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10375,59 +10586,61 @@
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1E216485" w14:textId="77777777" w:rsidR="00B954B3" w:rsidRDefault="00B954B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2118435533"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="3DCD0DA3" w14:textId="75358AD8" w:rsidR="000740E9" w:rsidRDefault="000740E9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10485,65 +10698,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0086D26F" w14:textId="77777777" w:rsidR="004D6876" w:rsidRDefault="004D6876">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13ADE7C6" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766">
+    <w:p w14:paraId="33F12F09" w14:textId="77777777" w:rsidR="00F8495D" w:rsidRDefault="00F8495D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="762B8CDE" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766">
+    <w:p w14:paraId="6FEB7F3C" w14:textId="77777777" w:rsidR="00F8495D" w:rsidRDefault="00F8495D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D0E2C98" w14:textId="77777777" w:rsidR="00003766" w:rsidRDefault="00003766"/>
+    <w:p w14:paraId="31A48321" w14:textId="77777777" w:rsidR="00F8495D" w:rsidRDefault="00F8495D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="206DDC5A" w14:textId="77777777" w:rsidR="00B954B3" w:rsidRPr="00F01D4A" w:rsidRDefault="00B954B3" w:rsidP="00F01D4A">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F01D4A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
@@ -15360,319 +15573,326 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MzM0NjMyMzU2MjE1N7NQ0lEKTi0uzszPAykwqgUA/VQANiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009932C9"/>
     <w:rsid w:val="0000077F"/>
     <w:rsid w:val="00000882"/>
     <w:rsid w:val="00002472"/>
     <w:rsid w:val="000026F0"/>
     <w:rsid w:val="00002E93"/>
-    <w:rsid w:val="00003766"/>
+    <w:rsid w:val="00011CF5"/>
     <w:rsid w:val="00012E53"/>
     <w:rsid w:val="00013CEF"/>
     <w:rsid w:val="00015108"/>
     <w:rsid w:val="00021A5F"/>
     <w:rsid w:val="00022F0B"/>
     <w:rsid w:val="00023589"/>
     <w:rsid w:val="0002414F"/>
     <w:rsid w:val="00024311"/>
     <w:rsid w:val="000246E7"/>
     <w:rsid w:val="000253B2"/>
+    <w:rsid w:val="0003311B"/>
     <w:rsid w:val="00034422"/>
     <w:rsid w:val="00034C63"/>
     <w:rsid w:val="00035938"/>
     <w:rsid w:val="00035B2C"/>
     <w:rsid w:val="0003607D"/>
     <w:rsid w:val="0003619E"/>
     <w:rsid w:val="0004308D"/>
     <w:rsid w:val="00046A58"/>
     <w:rsid w:val="00050544"/>
     <w:rsid w:val="00056EB2"/>
     <w:rsid w:val="000617BA"/>
     <w:rsid w:val="00061EA2"/>
     <w:rsid w:val="00063F3A"/>
     <w:rsid w:val="00064975"/>
     <w:rsid w:val="00071CF1"/>
     <w:rsid w:val="000740E9"/>
     <w:rsid w:val="000753F9"/>
     <w:rsid w:val="0007647F"/>
     <w:rsid w:val="000816DF"/>
     <w:rsid w:val="00081B97"/>
     <w:rsid w:val="0008225A"/>
     <w:rsid w:val="0008595D"/>
     <w:rsid w:val="00085BCE"/>
     <w:rsid w:val="00090F75"/>
     <w:rsid w:val="000932A4"/>
     <w:rsid w:val="00095312"/>
     <w:rsid w:val="00097902"/>
     <w:rsid w:val="00097D36"/>
     <w:rsid w:val="000A11AF"/>
     <w:rsid w:val="000A18E5"/>
     <w:rsid w:val="000B3A06"/>
     <w:rsid w:val="000B42E1"/>
     <w:rsid w:val="000B7E7D"/>
     <w:rsid w:val="000B7EB6"/>
     <w:rsid w:val="000C2D86"/>
     <w:rsid w:val="000C5E2F"/>
     <w:rsid w:val="000C5E8A"/>
     <w:rsid w:val="000C7281"/>
     <w:rsid w:val="000D11A6"/>
     <w:rsid w:val="000D3D58"/>
     <w:rsid w:val="000D576A"/>
     <w:rsid w:val="000D5F59"/>
     <w:rsid w:val="000D7135"/>
     <w:rsid w:val="000E097C"/>
     <w:rsid w:val="000E09C3"/>
     <w:rsid w:val="000E2745"/>
     <w:rsid w:val="000E2F3D"/>
     <w:rsid w:val="000E51F7"/>
     <w:rsid w:val="000E5263"/>
     <w:rsid w:val="000E76AF"/>
+    <w:rsid w:val="000E7EBA"/>
     <w:rsid w:val="000F3A86"/>
     <w:rsid w:val="000F3CAE"/>
     <w:rsid w:val="000F3EA2"/>
     <w:rsid w:val="000F77DF"/>
     <w:rsid w:val="001000DC"/>
     <w:rsid w:val="00102AE8"/>
     <w:rsid w:val="001032D6"/>
     <w:rsid w:val="001036FE"/>
     <w:rsid w:val="0010542E"/>
     <w:rsid w:val="0010653F"/>
     <w:rsid w:val="00107376"/>
     <w:rsid w:val="00111C39"/>
     <w:rsid w:val="0011691A"/>
     <w:rsid w:val="00117CED"/>
     <w:rsid w:val="00120C17"/>
     <w:rsid w:val="001218A7"/>
     <w:rsid w:val="00124011"/>
     <w:rsid w:val="00130AB4"/>
     <w:rsid w:val="00131530"/>
     <w:rsid w:val="00132655"/>
     <w:rsid w:val="00133894"/>
     <w:rsid w:val="00137E9E"/>
     <w:rsid w:val="00141955"/>
     <w:rsid w:val="001424DF"/>
     <w:rsid w:val="001432C1"/>
     <w:rsid w:val="00143BB2"/>
     <w:rsid w:val="00143FD6"/>
     <w:rsid w:val="0014558E"/>
     <w:rsid w:val="00146D8B"/>
     <w:rsid w:val="00147F81"/>
     <w:rsid w:val="00150639"/>
-    <w:rsid w:val="001508A2"/>
     <w:rsid w:val="0015641D"/>
     <w:rsid w:val="00156C21"/>
     <w:rsid w:val="001571B9"/>
     <w:rsid w:val="0016252F"/>
     <w:rsid w:val="00164A67"/>
     <w:rsid w:val="00164FD3"/>
     <w:rsid w:val="00165437"/>
     <w:rsid w:val="0016794C"/>
     <w:rsid w:val="00172CDA"/>
     <w:rsid w:val="0017394F"/>
     <w:rsid w:val="001812A9"/>
     <w:rsid w:val="00184CD3"/>
     <w:rsid w:val="00185C4A"/>
     <w:rsid w:val="00187FC6"/>
     <w:rsid w:val="001904E1"/>
     <w:rsid w:val="001906AD"/>
     <w:rsid w:val="00190B1B"/>
     <w:rsid w:val="00190BAB"/>
+    <w:rsid w:val="00190C72"/>
     <w:rsid w:val="00193A0C"/>
     <w:rsid w:val="001944EC"/>
     <w:rsid w:val="00194734"/>
     <w:rsid w:val="00195910"/>
     <w:rsid w:val="00195E05"/>
     <w:rsid w:val="001A56F6"/>
     <w:rsid w:val="001A60D1"/>
     <w:rsid w:val="001A7C3F"/>
     <w:rsid w:val="001B02AF"/>
     <w:rsid w:val="001B2DB8"/>
     <w:rsid w:val="001B529C"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B7171"/>
     <w:rsid w:val="001B72D4"/>
     <w:rsid w:val="001C0B5C"/>
     <w:rsid w:val="001C337E"/>
     <w:rsid w:val="001C4E6F"/>
     <w:rsid w:val="001C5ECC"/>
     <w:rsid w:val="001C6320"/>
     <w:rsid w:val="001C695C"/>
     <w:rsid w:val="001D01F2"/>
     <w:rsid w:val="001D080A"/>
     <w:rsid w:val="001D23D1"/>
     <w:rsid w:val="001D725C"/>
     <w:rsid w:val="001E143A"/>
     <w:rsid w:val="001E38B0"/>
     <w:rsid w:val="001E58FC"/>
     <w:rsid w:val="001E5D38"/>
     <w:rsid w:val="001F4B64"/>
     <w:rsid w:val="002016EA"/>
     <w:rsid w:val="00201E67"/>
     <w:rsid w:val="00203F94"/>
     <w:rsid w:val="00205097"/>
     <w:rsid w:val="0020689F"/>
     <w:rsid w:val="00206A2B"/>
     <w:rsid w:val="00206CFC"/>
     <w:rsid w:val="00207D2B"/>
     <w:rsid w:val="00210449"/>
     <w:rsid w:val="00210856"/>
     <w:rsid w:val="00212432"/>
     <w:rsid w:val="00214C4E"/>
+    <w:rsid w:val="00215B2D"/>
     <w:rsid w:val="00216E67"/>
     <w:rsid w:val="00221252"/>
     <w:rsid w:val="00222F18"/>
     <w:rsid w:val="002244A7"/>
     <w:rsid w:val="002255A7"/>
     <w:rsid w:val="00225621"/>
     <w:rsid w:val="0023152C"/>
     <w:rsid w:val="00233827"/>
     <w:rsid w:val="002363AC"/>
     <w:rsid w:val="0023699C"/>
     <w:rsid w:val="002374CE"/>
     <w:rsid w:val="0023771E"/>
     <w:rsid w:val="00245C8C"/>
     <w:rsid w:val="00254EFC"/>
     <w:rsid w:val="00261291"/>
     <w:rsid w:val="00262C45"/>
+    <w:rsid w:val="002643E8"/>
     <w:rsid w:val="00264F57"/>
     <w:rsid w:val="002679B4"/>
     <w:rsid w:val="0027128E"/>
     <w:rsid w:val="00276EC8"/>
     <w:rsid w:val="0027786F"/>
     <w:rsid w:val="00282662"/>
     <w:rsid w:val="00282666"/>
+    <w:rsid w:val="00286A22"/>
     <w:rsid w:val="00286A5D"/>
     <w:rsid w:val="0029233B"/>
     <w:rsid w:val="00297DA3"/>
     <w:rsid w:val="002A11D3"/>
     <w:rsid w:val="002A1346"/>
     <w:rsid w:val="002A16CA"/>
     <w:rsid w:val="002A261F"/>
     <w:rsid w:val="002A3311"/>
     <w:rsid w:val="002A4E29"/>
     <w:rsid w:val="002A571A"/>
     <w:rsid w:val="002A7751"/>
     <w:rsid w:val="002A7B7C"/>
     <w:rsid w:val="002B213D"/>
     <w:rsid w:val="002B55D2"/>
     <w:rsid w:val="002C1041"/>
     <w:rsid w:val="002C2675"/>
     <w:rsid w:val="002C406D"/>
     <w:rsid w:val="002C4A0D"/>
     <w:rsid w:val="002C5B85"/>
     <w:rsid w:val="002C5D5F"/>
-    <w:rsid w:val="002C662C"/>
     <w:rsid w:val="002D7594"/>
     <w:rsid w:val="002E04E0"/>
     <w:rsid w:val="002E27BE"/>
     <w:rsid w:val="002E3B7F"/>
     <w:rsid w:val="002F0045"/>
     <w:rsid w:val="002F14D8"/>
     <w:rsid w:val="002F5F7F"/>
     <w:rsid w:val="002F5FE8"/>
     <w:rsid w:val="002F6E03"/>
     <w:rsid w:val="00300139"/>
     <w:rsid w:val="003005B8"/>
     <w:rsid w:val="00301933"/>
     <w:rsid w:val="003027FD"/>
     <w:rsid w:val="00302D0A"/>
     <w:rsid w:val="003033A3"/>
     <w:rsid w:val="00303D72"/>
     <w:rsid w:val="00304887"/>
     <w:rsid w:val="003067E4"/>
     <w:rsid w:val="00312B86"/>
     <w:rsid w:val="003173BC"/>
     <w:rsid w:val="003246E4"/>
     <w:rsid w:val="00324C12"/>
     <w:rsid w:val="00325BC1"/>
     <w:rsid w:val="00325F6D"/>
     <w:rsid w:val="00326517"/>
     <w:rsid w:val="003315FB"/>
     <w:rsid w:val="00332B91"/>
+    <w:rsid w:val="003350DD"/>
     <w:rsid w:val="00337200"/>
     <w:rsid w:val="00337A8C"/>
     <w:rsid w:val="0034308E"/>
     <w:rsid w:val="00344C36"/>
     <w:rsid w:val="00344D7A"/>
     <w:rsid w:val="00345598"/>
     <w:rsid w:val="0035014E"/>
     <w:rsid w:val="003501D2"/>
     <w:rsid w:val="00360BB1"/>
     <w:rsid w:val="00363ECE"/>
     <w:rsid w:val="00363F90"/>
     <w:rsid w:val="00364DCD"/>
     <w:rsid w:val="0037078D"/>
     <w:rsid w:val="0037123C"/>
     <w:rsid w:val="00371FB7"/>
     <w:rsid w:val="00373345"/>
     <w:rsid w:val="003735B6"/>
     <w:rsid w:val="003736CB"/>
     <w:rsid w:val="00373D2B"/>
     <w:rsid w:val="00383E4D"/>
     <w:rsid w:val="00385072"/>
     <w:rsid w:val="003868D9"/>
     <w:rsid w:val="003908C5"/>
     <w:rsid w:val="003915DB"/>
     <w:rsid w:val="00391D6B"/>
     <w:rsid w:val="00393781"/>
     <w:rsid w:val="0039483F"/>
+    <w:rsid w:val="003A0116"/>
     <w:rsid w:val="003A1F4C"/>
     <w:rsid w:val="003B3622"/>
     <w:rsid w:val="003B3B51"/>
     <w:rsid w:val="003B3F2F"/>
     <w:rsid w:val="003B4682"/>
     <w:rsid w:val="003B71BD"/>
     <w:rsid w:val="003C1170"/>
     <w:rsid w:val="003C43FA"/>
     <w:rsid w:val="003C6727"/>
     <w:rsid w:val="003C6A4E"/>
     <w:rsid w:val="003C796E"/>
     <w:rsid w:val="003C7C7C"/>
     <w:rsid w:val="003D295D"/>
     <w:rsid w:val="003D367B"/>
     <w:rsid w:val="003D4F01"/>
     <w:rsid w:val="003D6B42"/>
     <w:rsid w:val="003E055C"/>
     <w:rsid w:val="003E2046"/>
     <w:rsid w:val="003E3274"/>
+    <w:rsid w:val="003E3573"/>
     <w:rsid w:val="003E5C11"/>
     <w:rsid w:val="003F13FD"/>
     <w:rsid w:val="003F1489"/>
     <w:rsid w:val="003F309A"/>
     <w:rsid w:val="003F7011"/>
     <w:rsid w:val="00400018"/>
     <w:rsid w:val="004009B0"/>
     <w:rsid w:val="00402165"/>
     <w:rsid w:val="00404C2C"/>
     <w:rsid w:val="00405CC8"/>
     <w:rsid w:val="00405D14"/>
     <w:rsid w:val="004062B1"/>
     <w:rsid w:val="00406A93"/>
     <w:rsid w:val="004075E4"/>
     <w:rsid w:val="004079D1"/>
     <w:rsid w:val="004110CA"/>
     <w:rsid w:val="00415855"/>
     <w:rsid w:val="00415FAF"/>
     <w:rsid w:val="00417462"/>
     <w:rsid w:val="004174F9"/>
     <w:rsid w:val="0041776B"/>
     <w:rsid w:val="00421CDD"/>
     <w:rsid w:val="004233C5"/>
     <w:rsid w:val="00425240"/>
     <w:rsid w:val="00425D0C"/>
@@ -15768,88 +15988,90 @@
     <w:rsid w:val="00565CF4"/>
     <w:rsid w:val="00570762"/>
     <w:rsid w:val="00570EC8"/>
     <w:rsid w:val="00573059"/>
     <w:rsid w:val="005736A1"/>
     <w:rsid w:val="00573E59"/>
     <w:rsid w:val="0057456C"/>
     <w:rsid w:val="00574CDD"/>
     <w:rsid w:val="00574DB4"/>
     <w:rsid w:val="00574E44"/>
     <w:rsid w:val="00575FDE"/>
     <w:rsid w:val="005761DF"/>
     <w:rsid w:val="00576A71"/>
     <w:rsid w:val="005770EC"/>
     <w:rsid w:val="0057766E"/>
     <w:rsid w:val="00580984"/>
     <w:rsid w:val="00582F6B"/>
     <w:rsid w:val="00584E60"/>
     <w:rsid w:val="00585A32"/>
     <w:rsid w:val="00587681"/>
     <w:rsid w:val="0059034F"/>
     <w:rsid w:val="00594C31"/>
     <w:rsid w:val="005966E3"/>
     <w:rsid w:val="005A3B58"/>
     <w:rsid w:val="005A463C"/>
+    <w:rsid w:val="005A545F"/>
     <w:rsid w:val="005B160F"/>
     <w:rsid w:val="005B18D5"/>
     <w:rsid w:val="005B2060"/>
     <w:rsid w:val="005B37B7"/>
     <w:rsid w:val="005B5469"/>
     <w:rsid w:val="005B67FE"/>
     <w:rsid w:val="005B780C"/>
     <w:rsid w:val="005C0A0D"/>
     <w:rsid w:val="005C18AF"/>
     <w:rsid w:val="005C2CCB"/>
     <w:rsid w:val="005C3C3B"/>
     <w:rsid w:val="005C5846"/>
     <w:rsid w:val="005C5A39"/>
     <w:rsid w:val="005C7DB4"/>
     <w:rsid w:val="005D04C5"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D171A"/>
     <w:rsid w:val="005D2A65"/>
     <w:rsid w:val="005D45B2"/>
     <w:rsid w:val="005E0202"/>
     <w:rsid w:val="005E0EAE"/>
     <w:rsid w:val="005E2E47"/>
     <w:rsid w:val="005E4AC5"/>
     <w:rsid w:val="005E6E37"/>
     <w:rsid w:val="005F070D"/>
     <w:rsid w:val="005F4695"/>
     <w:rsid w:val="005F4F43"/>
     <w:rsid w:val="005F549F"/>
     <w:rsid w:val="005F75B1"/>
     <w:rsid w:val="006019E1"/>
     <w:rsid w:val="00601AA5"/>
     <w:rsid w:val="006024E0"/>
     <w:rsid w:val="00602A94"/>
     <w:rsid w:val="006032B7"/>
     <w:rsid w:val="006033AD"/>
     <w:rsid w:val="00604178"/>
     <w:rsid w:val="00604C36"/>
     <w:rsid w:val="0060627E"/>
+    <w:rsid w:val="006076E2"/>
     <w:rsid w:val="00614148"/>
     <w:rsid w:val="00614D3B"/>
     <w:rsid w:val="00615169"/>
     <w:rsid w:val="006158EC"/>
     <w:rsid w:val="00616633"/>
     <w:rsid w:val="00616C83"/>
     <w:rsid w:val="006203D4"/>
     <w:rsid w:val="0062174C"/>
     <w:rsid w:val="006219F1"/>
     <w:rsid w:val="00622DF3"/>
     <w:rsid w:val="0062360C"/>
     <w:rsid w:val="00623A48"/>
     <w:rsid w:val="00626803"/>
     <w:rsid w:val="00630168"/>
     <w:rsid w:val="00635DE6"/>
     <w:rsid w:val="00636ACC"/>
     <w:rsid w:val="00637E58"/>
     <w:rsid w:val="00640B9D"/>
     <w:rsid w:val="0064352D"/>
     <w:rsid w:val="00643CAD"/>
     <w:rsid w:val="0064609E"/>
     <w:rsid w:val="006462B2"/>
     <w:rsid w:val="006467CC"/>
     <w:rsid w:val="00652CD9"/>
     <w:rsid w:val="00653CBA"/>
@@ -15912,50 +16134,51 @@
     <w:rsid w:val="007419E5"/>
     <w:rsid w:val="00746610"/>
     <w:rsid w:val="00746FF2"/>
     <w:rsid w:val="0075066B"/>
     <w:rsid w:val="00754293"/>
     <w:rsid w:val="007545C3"/>
     <w:rsid w:val="007569E0"/>
     <w:rsid w:val="00757194"/>
     <w:rsid w:val="007622AF"/>
     <w:rsid w:val="007640CA"/>
     <w:rsid w:val="00764876"/>
     <w:rsid w:val="00766852"/>
     <w:rsid w:val="00767377"/>
     <w:rsid w:val="007678EB"/>
     <w:rsid w:val="00767D17"/>
     <w:rsid w:val="00770A91"/>
     <w:rsid w:val="00771D8D"/>
     <w:rsid w:val="00773957"/>
     <w:rsid w:val="007745C3"/>
     <w:rsid w:val="0077473A"/>
     <w:rsid w:val="00774E3F"/>
     <w:rsid w:val="00775F7D"/>
     <w:rsid w:val="00776BCC"/>
     <w:rsid w:val="00777364"/>
     <w:rsid w:val="007775EA"/>
+    <w:rsid w:val="0078005B"/>
     <w:rsid w:val="00783FC6"/>
     <w:rsid w:val="00785763"/>
     <w:rsid w:val="00785920"/>
     <w:rsid w:val="00787FEC"/>
     <w:rsid w:val="007902CC"/>
     <w:rsid w:val="0079032B"/>
     <w:rsid w:val="00792AC9"/>
     <w:rsid w:val="00792B5A"/>
     <w:rsid w:val="0079343D"/>
     <w:rsid w:val="00793AB4"/>
     <w:rsid w:val="00797A01"/>
     <w:rsid w:val="007A1E35"/>
     <w:rsid w:val="007A2492"/>
     <w:rsid w:val="007A2501"/>
     <w:rsid w:val="007A3458"/>
     <w:rsid w:val="007A3777"/>
     <w:rsid w:val="007A4393"/>
     <w:rsid w:val="007A6C59"/>
     <w:rsid w:val="007A6DAD"/>
     <w:rsid w:val="007A7C6F"/>
     <w:rsid w:val="007B4B49"/>
     <w:rsid w:val="007B5EA1"/>
     <w:rsid w:val="007C0CA2"/>
     <w:rsid w:val="007C14C1"/>
     <w:rsid w:val="007C264A"/>
@@ -16063,100 +16286,103 @@
     <w:rsid w:val="00937639"/>
     <w:rsid w:val="00937E4E"/>
     <w:rsid w:val="00940929"/>
     <w:rsid w:val="00943B78"/>
     <w:rsid w:val="00947AAD"/>
     <w:rsid w:val="00960B67"/>
     <w:rsid w:val="00961724"/>
     <w:rsid w:val="00962E5A"/>
     <w:rsid w:val="00963C15"/>
     <w:rsid w:val="0096429C"/>
     <w:rsid w:val="00973C4D"/>
     <w:rsid w:val="00977156"/>
     <w:rsid w:val="00977492"/>
     <w:rsid w:val="009808EA"/>
     <w:rsid w:val="00980A52"/>
     <w:rsid w:val="00980FEE"/>
     <w:rsid w:val="00981AC6"/>
     <w:rsid w:val="0098284C"/>
     <w:rsid w:val="00982C5E"/>
     <w:rsid w:val="00985093"/>
     <w:rsid w:val="00987D96"/>
     <w:rsid w:val="009932C9"/>
     <w:rsid w:val="009944A1"/>
     <w:rsid w:val="00995C24"/>
     <w:rsid w:val="00996C84"/>
+    <w:rsid w:val="009972F7"/>
     <w:rsid w:val="009A2A63"/>
     <w:rsid w:val="009A34AC"/>
     <w:rsid w:val="009A3728"/>
     <w:rsid w:val="009A5D61"/>
     <w:rsid w:val="009A6847"/>
     <w:rsid w:val="009B0647"/>
     <w:rsid w:val="009B2A22"/>
     <w:rsid w:val="009B4607"/>
     <w:rsid w:val="009B6007"/>
     <w:rsid w:val="009B719A"/>
     <w:rsid w:val="009C1E28"/>
     <w:rsid w:val="009C3161"/>
     <w:rsid w:val="009C37E1"/>
     <w:rsid w:val="009C3B54"/>
     <w:rsid w:val="009C474A"/>
     <w:rsid w:val="009C53FA"/>
     <w:rsid w:val="009C6907"/>
     <w:rsid w:val="009D4B6A"/>
     <w:rsid w:val="009D6014"/>
     <w:rsid w:val="009E2C5A"/>
     <w:rsid w:val="009E303D"/>
     <w:rsid w:val="009F0E5F"/>
     <w:rsid w:val="009F1B89"/>
     <w:rsid w:val="009F21D5"/>
     <w:rsid w:val="009F4E7C"/>
     <w:rsid w:val="009F7341"/>
     <w:rsid w:val="009F7EA6"/>
     <w:rsid w:val="00A005A9"/>
     <w:rsid w:val="00A006D3"/>
     <w:rsid w:val="00A013D5"/>
     <w:rsid w:val="00A021F9"/>
     <w:rsid w:val="00A049BA"/>
     <w:rsid w:val="00A04ED8"/>
     <w:rsid w:val="00A0762D"/>
     <w:rsid w:val="00A07887"/>
     <w:rsid w:val="00A1143F"/>
     <w:rsid w:val="00A12DC1"/>
     <w:rsid w:val="00A22906"/>
     <w:rsid w:val="00A2378C"/>
     <w:rsid w:val="00A26279"/>
     <w:rsid w:val="00A26439"/>
     <w:rsid w:val="00A30C8F"/>
     <w:rsid w:val="00A315FA"/>
     <w:rsid w:val="00A31EEB"/>
     <w:rsid w:val="00A31FB6"/>
     <w:rsid w:val="00A3290F"/>
     <w:rsid w:val="00A346ED"/>
     <w:rsid w:val="00A36BD5"/>
+    <w:rsid w:val="00A36DBA"/>
     <w:rsid w:val="00A43C87"/>
     <w:rsid w:val="00A457C7"/>
+    <w:rsid w:val="00A47C23"/>
     <w:rsid w:val="00A52886"/>
     <w:rsid w:val="00A53600"/>
     <w:rsid w:val="00A53BA7"/>
     <w:rsid w:val="00A5519C"/>
     <w:rsid w:val="00A567E1"/>
     <w:rsid w:val="00A6265F"/>
     <w:rsid w:val="00A62F58"/>
     <w:rsid w:val="00A635C3"/>
     <w:rsid w:val="00A667B8"/>
     <w:rsid w:val="00A701EA"/>
     <w:rsid w:val="00A71E2A"/>
     <w:rsid w:val="00A71E31"/>
     <w:rsid w:val="00A720F2"/>
     <w:rsid w:val="00A72132"/>
     <w:rsid w:val="00A7225E"/>
     <w:rsid w:val="00A72654"/>
     <w:rsid w:val="00A75358"/>
     <w:rsid w:val="00A80724"/>
     <w:rsid w:val="00A809C3"/>
     <w:rsid w:val="00A8253C"/>
     <w:rsid w:val="00A83531"/>
     <w:rsid w:val="00A84988"/>
     <w:rsid w:val="00A90BCD"/>
     <w:rsid w:val="00A916E2"/>
     <w:rsid w:val="00A9175B"/>
@@ -16206,50 +16432,51 @@
     <w:rsid w:val="00B30DFF"/>
     <w:rsid w:val="00B35E67"/>
     <w:rsid w:val="00B36366"/>
     <w:rsid w:val="00B37389"/>
     <w:rsid w:val="00B42091"/>
     <w:rsid w:val="00B43F73"/>
     <w:rsid w:val="00B4610E"/>
     <w:rsid w:val="00B46831"/>
     <w:rsid w:val="00B4719A"/>
     <w:rsid w:val="00B5000C"/>
     <w:rsid w:val="00B5045B"/>
     <w:rsid w:val="00B539B3"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B5513C"/>
     <w:rsid w:val="00B55912"/>
     <w:rsid w:val="00B55DEB"/>
     <w:rsid w:val="00B63C81"/>
     <w:rsid w:val="00B705B5"/>
     <w:rsid w:val="00B70662"/>
     <w:rsid w:val="00B72CCA"/>
     <w:rsid w:val="00B76B25"/>
     <w:rsid w:val="00B76C8D"/>
     <w:rsid w:val="00B81F57"/>
     <w:rsid w:val="00B838DD"/>
     <w:rsid w:val="00B84485"/>
+    <w:rsid w:val="00B8534A"/>
     <w:rsid w:val="00B86D34"/>
     <w:rsid w:val="00B87657"/>
     <w:rsid w:val="00B902AC"/>
     <w:rsid w:val="00B94986"/>
     <w:rsid w:val="00B954B3"/>
     <w:rsid w:val="00B95E73"/>
     <w:rsid w:val="00BA2CE7"/>
     <w:rsid w:val="00BA65A1"/>
     <w:rsid w:val="00BA6F74"/>
     <w:rsid w:val="00BA72C7"/>
     <w:rsid w:val="00BB3E32"/>
     <w:rsid w:val="00BB5E1B"/>
     <w:rsid w:val="00BB76C3"/>
     <w:rsid w:val="00BC04EB"/>
     <w:rsid w:val="00BC2A71"/>
     <w:rsid w:val="00BC3656"/>
     <w:rsid w:val="00BC40EE"/>
     <w:rsid w:val="00BD6297"/>
     <w:rsid w:val="00BD6B70"/>
     <w:rsid w:val="00BD7057"/>
     <w:rsid w:val="00BE0EE0"/>
     <w:rsid w:val="00BE2E8F"/>
     <w:rsid w:val="00BE3764"/>
     <w:rsid w:val="00BE3BEC"/>
     <w:rsid w:val="00BE4359"/>
@@ -16290,88 +16517,91 @@
     <w:rsid w:val="00C6052D"/>
     <w:rsid w:val="00C62EBA"/>
     <w:rsid w:val="00C648A8"/>
     <w:rsid w:val="00C70665"/>
     <w:rsid w:val="00C726CE"/>
     <w:rsid w:val="00C770DE"/>
     <w:rsid w:val="00C83EA0"/>
     <w:rsid w:val="00C86A36"/>
     <w:rsid w:val="00C90927"/>
     <w:rsid w:val="00C9285D"/>
     <w:rsid w:val="00C957C9"/>
     <w:rsid w:val="00C96418"/>
     <w:rsid w:val="00CA0319"/>
     <w:rsid w:val="00CA085C"/>
     <w:rsid w:val="00CA2607"/>
     <w:rsid w:val="00CA491D"/>
     <w:rsid w:val="00CA4A14"/>
     <w:rsid w:val="00CA5328"/>
     <w:rsid w:val="00CA77F7"/>
     <w:rsid w:val="00CB0651"/>
     <w:rsid w:val="00CB1BE7"/>
     <w:rsid w:val="00CB1C09"/>
     <w:rsid w:val="00CB2D1D"/>
     <w:rsid w:val="00CB4891"/>
     <w:rsid w:val="00CB4CE0"/>
+    <w:rsid w:val="00CB6020"/>
     <w:rsid w:val="00CB64C4"/>
     <w:rsid w:val="00CB7CCA"/>
     <w:rsid w:val="00CC1575"/>
     <w:rsid w:val="00CC3140"/>
     <w:rsid w:val="00CC416E"/>
     <w:rsid w:val="00CC437A"/>
     <w:rsid w:val="00CC4C50"/>
     <w:rsid w:val="00CC63EE"/>
     <w:rsid w:val="00CC6C7E"/>
     <w:rsid w:val="00CD2EC7"/>
+    <w:rsid w:val="00CD36F6"/>
     <w:rsid w:val="00CD3C6B"/>
     <w:rsid w:val="00CE1E82"/>
     <w:rsid w:val="00CE278F"/>
     <w:rsid w:val="00CE6830"/>
     <w:rsid w:val="00CE7A70"/>
     <w:rsid w:val="00CF03D0"/>
     <w:rsid w:val="00CF191A"/>
     <w:rsid w:val="00CF36C4"/>
     <w:rsid w:val="00CF5128"/>
     <w:rsid w:val="00CF7A8F"/>
     <w:rsid w:val="00CF7B4C"/>
     <w:rsid w:val="00CF7B54"/>
     <w:rsid w:val="00D008A6"/>
     <w:rsid w:val="00D0134A"/>
     <w:rsid w:val="00D01AAF"/>
     <w:rsid w:val="00D022D9"/>
     <w:rsid w:val="00D03677"/>
     <w:rsid w:val="00D04198"/>
     <w:rsid w:val="00D0430F"/>
     <w:rsid w:val="00D05D5C"/>
     <w:rsid w:val="00D11EC1"/>
     <w:rsid w:val="00D1305D"/>
     <w:rsid w:val="00D1493C"/>
     <w:rsid w:val="00D17703"/>
     <w:rsid w:val="00D21239"/>
     <w:rsid w:val="00D22C6E"/>
     <w:rsid w:val="00D24F4A"/>
     <w:rsid w:val="00D27F95"/>
+    <w:rsid w:val="00D30593"/>
     <w:rsid w:val="00D3187F"/>
     <w:rsid w:val="00D31F1E"/>
     <w:rsid w:val="00D32D5C"/>
     <w:rsid w:val="00D3320A"/>
     <w:rsid w:val="00D337C4"/>
     <w:rsid w:val="00D34B75"/>
     <w:rsid w:val="00D34FFD"/>
     <w:rsid w:val="00D35FB6"/>
     <w:rsid w:val="00D37DAB"/>
     <w:rsid w:val="00D40147"/>
     <w:rsid w:val="00D41CB8"/>
     <w:rsid w:val="00D42EB6"/>
     <w:rsid w:val="00D437D3"/>
     <w:rsid w:val="00D4399E"/>
     <w:rsid w:val="00D44FAB"/>
     <w:rsid w:val="00D460E4"/>
     <w:rsid w:val="00D51192"/>
     <w:rsid w:val="00D5416B"/>
     <w:rsid w:val="00D54B0C"/>
     <w:rsid w:val="00D5647D"/>
     <w:rsid w:val="00D574D1"/>
     <w:rsid w:val="00D63A46"/>
     <w:rsid w:val="00D66145"/>
     <w:rsid w:val="00D71E01"/>
     <w:rsid w:val="00D76617"/>
@@ -16433,50 +16663,51 @@
     <w:rsid w:val="00E24F15"/>
     <w:rsid w:val="00E25C6D"/>
     <w:rsid w:val="00E303BD"/>
     <w:rsid w:val="00E30C81"/>
     <w:rsid w:val="00E32341"/>
     <w:rsid w:val="00E349C4"/>
     <w:rsid w:val="00E34CE5"/>
     <w:rsid w:val="00E34FBE"/>
     <w:rsid w:val="00E35045"/>
     <w:rsid w:val="00E36FDF"/>
     <w:rsid w:val="00E40657"/>
     <w:rsid w:val="00E41413"/>
     <w:rsid w:val="00E526B8"/>
     <w:rsid w:val="00E53150"/>
     <w:rsid w:val="00E540EB"/>
     <w:rsid w:val="00E547B0"/>
     <w:rsid w:val="00E5683B"/>
     <w:rsid w:val="00E60151"/>
     <w:rsid w:val="00E621E7"/>
     <w:rsid w:val="00E71D88"/>
     <w:rsid w:val="00E75051"/>
     <w:rsid w:val="00E77A3B"/>
     <w:rsid w:val="00E80CBE"/>
     <w:rsid w:val="00E81F94"/>
     <w:rsid w:val="00E859F1"/>
+    <w:rsid w:val="00E85DAA"/>
     <w:rsid w:val="00E911EF"/>
     <w:rsid w:val="00E9579B"/>
     <w:rsid w:val="00E96EE3"/>
     <w:rsid w:val="00E97D4B"/>
     <w:rsid w:val="00EA2EEF"/>
     <w:rsid w:val="00EA3950"/>
     <w:rsid w:val="00EA4445"/>
     <w:rsid w:val="00EA449D"/>
     <w:rsid w:val="00EA4570"/>
     <w:rsid w:val="00EA5063"/>
     <w:rsid w:val="00EA76CF"/>
     <w:rsid w:val="00EC020C"/>
     <w:rsid w:val="00EC08B1"/>
     <w:rsid w:val="00EC1BE9"/>
     <w:rsid w:val="00EC32C3"/>
     <w:rsid w:val="00EC3C7F"/>
     <w:rsid w:val="00EC4A52"/>
     <w:rsid w:val="00EC51C9"/>
     <w:rsid w:val="00EC63BD"/>
     <w:rsid w:val="00ED23B8"/>
     <w:rsid w:val="00ED2D56"/>
     <w:rsid w:val="00ED2DE9"/>
     <w:rsid w:val="00ED48E3"/>
     <w:rsid w:val="00ED4DEF"/>
     <w:rsid w:val="00EE114E"/>
@@ -16510,50 +16741,51 @@
     <w:rsid w:val="00F259E2"/>
     <w:rsid w:val="00F26452"/>
     <w:rsid w:val="00F27401"/>
     <w:rsid w:val="00F27E9D"/>
     <w:rsid w:val="00F3077A"/>
     <w:rsid w:val="00F33CE5"/>
     <w:rsid w:val="00F33CF4"/>
     <w:rsid w:val="00F343E1"/>
     <w:rsid w:val="00F35AF8"/>
     <w:rsid w:val="00F36AFC"/>
     <w:rsid w:val="00F4023E"/>
     <w:rsid w:val="00F455F1"/>
     <w:rsid w:val="00F45FAF"/>
     <w:rsid w:val="00F46E81"/>
     <w:rsid w:val="00F477E5"/>
     <w:rsid w:val="00F5579D"/>
     <w:rsid w:val="00F57018"/>
     <w:rsid w:val="00F611C6"/>
     <w:rsid w:val="00F66FD7"/>
     <w:rsid w:val="00F7092B"/>
     <w:rsid w:val="00F70A85"/>
     <w:rsid w:val="00F71C23"/>
     <w:rsid w:val="00F73049"/>
     <w:rsid w:val="00F774F6"/>
     <w:rsid w:val="00F83142"/>
+    <w:rsid w:val="00F8495D"/>
     <w:rsid w:val="00F9198D"/>
     <w:rsid w:val="00F93503"/>
     <w:rsid w:val="00F963CA"/>
     <w:rsid w:val="00F96E63"/>
     <w:rsid w:val="00FA11BF"/>
     <w:rsid w:val="00FA11C8"/>
     <w:rsid w:val="00FA2B70"/>
     <w:rsid w:val="00FA2CF8"/>
     <w:rsid w:val="00FA2DC6"/>
     <w:rsid w:val="00FA6481"/>
     <w:rsid w:val="00FA734C"/>
     <w:rsid w:val="00FB0477"/>
     <w:rsid w:val="00FB0DA5"/>
     <w:rsid w:val="00FB16B8"/>
     <w:rsid w:val="00FB18E4"/>
     <w:rsid w:val="00FB2E96"/>
     <w:rsid w:val="00FB3485"/>
     <w:rsid w:val="00FB3535"/>
     <w:rsid w:val="00FB6C34"/>
     <w:rsid w:val="00FC2F99"/>
     <w:rsid w:val="00FC451C"/>
     <w:rsid w:val="00FC52AA"/>
     <w:rsid w:val="00FC6C75"/>
     <w:rsid w:val="00FD6925"/>
     <w:rsid w:val="00FD71AF"/>
@@ -18210,69 +18442,60 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F64ECE663A55A4DBA4B562AAFE3FAB8" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="981c45b66b4fad186127d24b2bae5e28">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec058dc0-2e30-4c06-8938-ed2c6ba6f478" xmlns:ns3="8dff4eb8-ef29-479b-bafc-c5c9da8e36c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f83748b6ad2b476de6620fde81a2769" ns2:_="" ns3:_="">
     <xsd:import namespace="ec058dc0-2e30-4c06-8938-ed2c6ba6f478"/>
     <xsd:import namespace="8dff4eb8-ef29-479b-bafc-c5c9da8e36c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec058dc0-2e30-4c06-8938-ed2c6ba6f478" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -18405,109 +18628,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4AECD3-C772-4B77-8FF8-07031362C89D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44A6096F-45DC-4DC0-B56D-535B8109C012}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D888486-4250-4F04-8A2D-8CEAE5B70FDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ec058dc0-2e30-4c06-8938-ed2c6ba6f478"/>
     <ds:schemaRef ds:uri="8dff4eb8-ef29-479b-bafc-c5c9da8e36c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{293672BF-0D95-462D-ADA7-963749B6AB62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1623</Words>
-  <Characters>9256</Characters>
+  <Words>1733</Words>
+  <Characters>9884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Clackamas County</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10858</CharactersWithSpaces>
+  <CharactersWithSpaces>11594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CoC MOTHERSHIP QUESTIONS FOR PROJECTS</dc:title>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F64ECE663A55A4DBA4B562AAFE3FAB8</vt:lpwstr>
   </property>