--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\RateComp\rollprep\2025 ROLL\Roll Web Pages\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\RateComp\rollprep\2025 ROLL\Roll Web Pages\2025 original spreadsheets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FE00E359-9198-4D07-A233-17EAF279283D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC76A521-2F04-4089-B223-24D01891D6CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="38 Rates" sheetId="1" r:id="rId1"/>
+    <sheet name="Rates" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'38 Rates'!$A$1:$M$118</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'38 Rates'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Rates!$A$1:$M$118</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Rates!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G76" i="1" l="1"/>
   <c r="G15" i="1"/>
   <c r="K12" i="1"/>
   <c r="H12" i="1"/>
   <c r="K34" i="1" l="1"/>
@@ -1383,51 +1383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O277"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B89" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="H107" sqref="H107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="8" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="7" customWidth="1"/>
     <col min="9" max="10" width="15" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="14.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="36.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
         <v>0</v>
@@ -4941,79 +4941,79 @@
       <c r="D276" s="10"/>
       <c r="E276" s="10"/>
       <c r="F276" s="10"/>
       <c r="G276" s="10"/>
       <c r="H276" s="10"/>
     </row>
     <row r="277" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A277" s="9"/>
       <c r="B277" s="10"/>
       <c r="C277" s="10"/>
       <c r="D277" s="10"/>
       <c r="E277" s="10"/>
       <c r="F277" s="10"/>
       <c r="G277" s="10"/>
       <c r="H277" s="10"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A100:M102">
     <sortCondition ref="A100:A102"/>
   </sortState>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0.25" bottom="0.25" header="0.24" footer="0.31"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Bold"&amp;14CLACKAMAS COUNTY TAXING DISTRICT RATE INFORMATION FOR 2024-25
+    <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Bold"&amp;14CLACKAMAS COUNTY TAXING DISTRICT RATE INFORMATION FOR 2025-26
 </oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="63" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>38 Rates</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'38 Rates'!Print_Titles</vt:lpstr>
+      <vt:lpstr>Rates</vt:lpstr>
+      <vt:lpstr>Rates!Print_Area</vt:lpstr>
+      <vt:lpstr>Rates!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Clackamas County</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jennethanm</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>