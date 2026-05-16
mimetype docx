--- v0 (2026-03-29)
+++ v1 (2026-05-16)
@@ -413,58 +413,58 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B5E28" w:rsidRPr="003B5E28" w:rsidSect="002B616E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B654F30" w14:textId="77777777" w:rsidR="00441F90" w:rsidRDefault="00441F90">
+    <w:p w14:paraId="5815F194" w14:textId="77777777" w:rsidR="001F0578" w:rsidRDefault="001F0578">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D7FF1D7" w14:textId="77777777" w:rsidR="00441F90" w:rsidRDefault="00441F90">
+    <w:p w14:paraId="58088DB5" w14:textId="77777777" w:rsidR="001F0578" w:rsidRDefault="001F0578">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -582,122 +582,122 @@
   <w:p w14:paraId="13DAC099" w14:textId="77777777" w:rsidR="009129E6" w:rsidRDefault="009129E6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E83C22E" w14:textId="59ABF153" w:rsidR="009129E6" w:rsidRPr="00E010E2" w:rsidRDefault="009129E6" w:rsidP="002B616E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CE0EF7C" w14:textId="77777777" w:rsidR="00441F90" w:rsidRDefault="00441F90">
+    <w:p w14:paraId="7420486C" w14:textId="77777777" w:rsidR="001F0578" w:rsidRDefault="001F0578">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A8FBA95" w14:textId="77777777" w:rsidR="00441F90" w:rsidRDefault="00441F90">
+    <w:p w14:paraId="035A9F10" w14:textId="77777777" w:rsidR="001F0578" w:rsidRDefault="001F0578">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52193AE8" w14:textId="77777777" w:rsidR="009129E6" w:rsidRDefault="009129E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2CF5BA9D" w14:textId="77777777" w:rsidR="009129E6" w:rsidRDefault="009129E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16255C9C" w14:textId="5B5422B0" w:rsidR="009129E6" w:rsidRPr="00E010E2" w:rsidRDefault="002B616E" w:rsidP="00E010E2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7365"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E010E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E476414" wp14:editId="3A861ED5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E476414" wp14:editId="206AC193">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7424928" cy="1700784"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="Picture 2"/>
+          <wp:docPr id="8" name="Picture 2" descr="Letter head heading, logo and address information."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 8"/>
+                  <pic:cNvPr id="8" name="Picture 2" descr="Letter head heading, logo and address information."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7424928" cy="1700784"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -966,50 +966,51 @@
     <w:rsid w:val="00026BF0"/>
     <w:rsid w:val="00033204"/>
     <w:rsid w:val="00035800"/>
     <w:rsid w:val="000600F6"/>
     <w:rsid w:val="00070D88"/>
     <w:rsid w:val="0007726B"/>
     <w:rsid w:val="000776D6"/>
     <w:rsid w:val="00085620"/>
     <w:rsid w:val="00090FB1"/>
     <w:rsid w:val="00092560"/>
     <w:rsid w:val="000A238E"/>
     <w:rsid w:val="000B4E1C"/>
     <w:rsid w:val="000D6C51"/>
     <w:rsid w:val="000E2E9C"/>
     <w:rsid w:val="000E6AD0"/>
     <w:rsid w:val="000F4B1B"/>
     <w:rsid w:val="001158F7"/>
     <w:rsid w:val="00115B8E"/>
     <w:rsid w:val="00137950"/>
     <w:rsid w:val="00164607"/>
     <w:rsid w:val="0019223F"/>
     <w:rsid w:val="001A00F1"/>
     <w:rsid w:val="001C4179"/>
     <w:rsid w:val="001D46B6"/>
     <w:rsid w:val="001E347E"/>
+    <w:rsid w:val="001F0578"/>
     <w:rsid w:val="00226105"/>
     <w:rsid w:val="00234990"/>
     <w:rsid w:val="002412B7"/>
     <w:rsid w:val="0025007C"/>
     <w:rsid w:val="0028759E"/>
     <w:rsid w:val="002A607E"/>
     <w:rsid w:val="002B0B53"/>
     <w:rsid w:val="002B616E"/>
     <w:rsid w:val="002B6A95"/>
     <w:rsid w:val="002D1B60"/>
     <w:rsid w:val="002E1B5A"/>
     <w:rsid w:val="002F2838"/>
     <w:rsid w:val="002F7E66"/>
     <w:rsid w:val="003116CE"/>
     <w:rsid w:val="0032694F"/>
     <w:rsid w:val="00332E0D"/>
     <w:rsid w:val="00341AB7"/>
     <w:rsid w:val="00342F83"/>
     <w:rsid w:val="003707AC"/>
     <w:rsid w:val="00374587"/>
     <w:rsid w:val="003B5E28"/>
     <w:rsid w:val="003B71E2"/>
     <w:rsid w:val="003E1CBE"/>
     <w:rsid w:val="003E70E4"/>
     <w:rsid w:val="003F25CF"/>
@@ -1085,88 +1086,90 @@
     <w:rsid w:val="008D2ADF"/>
     <w:rsid w:val="009043C5"/>
     <w:rsid w:val="009129E6"/>
     <w:rsid w:val="00927EED"/>
     <w:rsid w:val="0094104B"/>
     <w:rsid w:val="00955814"/>
     <w:rsid w:val="0098366E"/>
     <w:rsid w:val="0099263C"/>
     <w:rsid w:val="009C6FA7"/>
     <w:rsid w:val="00A20380"/>
     <w:rsid w:val="00A900F3"/>
     <w:rsid w:val="00AB3126"/>
     <w:rsid w:val="00AB7434"/>
     <w:rsid w:val="00AC5ADF"/>
     <w:rsid w:val="00B02CDD"/>
     <w:rsid w:val="00B21C20"/>
     <w:rsid w:val="00B2284B"/>
     <w:rsid w:val="00B50CC7"/>
     <w:rsid w:val="00B56625"/>
     <w:rsid w:val="00B96A52"/>
     <w:rsid w:val="00BB33C6"/>
     <w:rsid w:val="00BC378B"/>
     <w:rsid w:val="00BC4099"/>
     <w:rsid w:val="00BD0E6D"/>
     <w:rsid w:val="00BE012A"/>
+    <w:rsid w:val="00BE0826"/>
     <w:rsid w:val="00BE111F"/>
     <w:rsid w:val="00C00DC0"/>
     <w:rsid w:val="00C43D18"/>
     <w:rsid w:val="00C540FF"/>
     <w:rsid w:val="00C57052"/>
     <w:rsid w:val="00C700B5"/>
     <w:rsid w:val="00C80F61"/>
     <w:rsid w:val="00C84083"/>
     <w:rsid w:val="00C908A0"/>
     <w:rsid w:val="00CA35B3"/>
     <w:rsid w:val="00CB6765"/>
     <w:rsid w:val="00CC1316"/>
     <w:rsid w:val="00CD1A25"/>
     <w:rsid w:val="00CD74F3"/>
     <w:rsid w:val="00CD7AD8"/>
     <w:rsid w:val="00D00F55"/>
     <w:rsid w:val="00D10000"/>
     <w:rsid w:val="00D341F8"/>
     <w:rsid w:val="00D42446"/>
     <w:rsid w:val="00D54C05"/>
     <w:rsid w:val="00D65184"/>
     <w:rsid w:val="00D73827"/>
     <w:rsid w:val="00D82A38"/>
     <w:rsid w:val="00D90574"/>
     <w:rsid w:val="00D95160"/>
     <w:rsid w:val="00D953DC"/>
     <w:rsid w:val="00DA44C9"/>
     <w:rsid w:val="00DA4D12"/>
     <w:rsid w:val="00DC3629"/>
     <w:rsid w:val="00DE5475"/>
     <w:rsid w:val="00DF4431"/>
     <w:rsid w:val="00DF70AF"/>
     <w:rsid w:val="00E010E2"/>
     <w:rsid w:val="00E1700E"/>
     <w:rsid w:val="00E47157"/>
     <w:rsid w:val="00E632E6"/>
     <w:rsid w:val="00E86F47"/>
     <w:rsid w:val="00EA3F91"/>
+    <w:rsid w:val="00ED0A4A"/>
     <w:rsid w:val="00EE0A60"/>
     <w:rsid w:val="00EE29ED"/>
     <w:rsid w:val="00F02FCB"/>
     <w:rsid w:val="00F470E7"/>
     <w:rsid w:val="00F935FA"/>
     <w:rsid w:val="00FA7461"/>
     <w:rsid w:val="00FC1B7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -1553,90 +1556,90 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A20380"/>
+    <w:rsid w:val="00ED0A4A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A20380"/>
+    <w:rsid w:val="00ED0A4A"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A20380"/>
+    <w:rsid w:val="00ED0A4A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00B50CC7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B50CC7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
@@ -2093,75 +2096,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59871190-1E7C-4FC5-BDCE-1D1C6F57DD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>73</Words>
-  <Characters>422</Characters>
+  <Words>71</Words>
+  <Characters>398</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>21</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>November 15, 2006</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Clackamas County</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>494</CharactersWithSpaces>
+  <CharactersWithSpaces>476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>262199</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:andreahal@clackamas.us</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>