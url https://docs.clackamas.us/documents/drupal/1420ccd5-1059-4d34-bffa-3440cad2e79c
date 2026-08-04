--- v0 (2025-12-13)
+++ v1 (2026-08-04)
@@ -1,1675 +1,2735 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\CD\CoC-Continuum of Care\CoC Applications\CoC Application 2025\Score Cards\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wopi.dropbox.com/wopi/files/oid_4223250665129509120/WOPIServiceId_TP_DROPBOX_PLUS/WOPIUserId_-/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9640C3E4-2C89-49B1-AC66-1EBFEE60E09D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="122" documentId="8_{CD921E9A-EFBE-483F-AADB-D828BD9269BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B6014335-24B1-4550-B39B-378C4E758B91}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1815" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="8" xr2:uid="{102213AF-70E7-4D5E-87E2-9A3045672A0B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{102213AF-70E7-4D5E-87E2-9A3045672A0B}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="Applicant Info" sheetId="1" r:id="rId2"/>
-    <sheet name="Project Capacity" sheetId="15" r:id="rId3"/>
-[...5 lines deleted...]
-    <sheet name="HMIS" sheetId="14" r:id="rId9"/>
+    <sheet name="Project and Applicant Capacity" sheetId="15" r:id="rId3"/>
+    <sheet name="System Performance Measures " sheetId="16" r:id="rId4"/>
+    <sheet name="Applicant Experience" sheetId="17" r:id="rId5"/>
+    <sheet name="Supportive Services " sheetId="18" r:id="rId6"/>
+    <sheet name="Budget" sheetId="3" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D40" i="15" l="1"/>
+  <c r="D43" i="15"/>
+  <c r="D10" i="16"/>
+  <c r="D7" i="16"/>
+  <c r="D8" i="17"/>
+  <c r="D7" i="18"/>
+  <c r="L59" i="3"/>
+  <c r="L49" i="15"/>
+  <c r="L14" i="18"/>
+  <c r="L11" i="17"/>
+  <c r="L13" i="16"/>
   <c r="J55" i="3" l="1"/>
   <c r="J42" i="3"/>
   <c r="J33" i="3"/>
   <c r="J23" i="3"/>
   <c r="J18" i="3"/>
   <c r="J20" i="3" s="1"/>
   <c r="J24" i="3" s="1"/>
   <c r="I6" i="3" l="1"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="186">
   <si>
     <t xml:space="preserve">Clackamas County CoC </t>
   </si>
   <si>
-    <t>New Project Application - 2025 CoC NOFO</t>
-[...4 lines deleted...]
-    </r>
+    <t>New Project Application - 2026 CoC NOFO</t>
+  </si>
+  <si>
+    <t>Scoring Information</t>
+  </si>
+  <si>
+    <t>Location</t>
+  </si>
+  <si>
+    <t>Question Category</t>
+  </si>
+  <si>
+    <t>Points</t>
+  </si>
+  <si>
+    <t>5 points</t>
+  </si>
+  <si>
+    <t>Total Points Available</t>
+  </si>
+  <si>
+    <t>Please provide the following information about the applicant and project. Please complete all applicable cells highlighted in orange.</t>
+  </si>
+  <si>
+    <t>Applicant Information</t>
+  </si>
+  <si>
+    <t>Agency Name</t>
+  </si>
+  <si>
+    <t>Project Name</t>
+  </si>
+  <si>
+    <t>DV Bonus Application</t>
+  </si>
+  <si>
+    <t>Contact Information (Name, Email, Phone)</t>
+  </si>
+  <si>
+    <t>System Participation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participation in these systems is required, if you indicate you will not commit, then you will not be eligible for funding. </t>
+  </si>
+  <si>
+    <t>Renewal Project Expansion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: Expansion projects must also complete a local renewal project application in addition to this new project application. </t>
+  </si>
+  <si>
+    <t>Is this application to expand a current eligible renewal project?</t>
+  </si>
+  <si>
+    <t>If yes, please indicate whether this project will:</t>
+  </si>
+  <si>
+    <t>Increase the number of program participants</t>
+  </si>
+  <si>
+    <t>Provide additional supportive services to program participants</t>
+  </si>
+  <si>
+    <t>Bring existing facilities up to government health or safety standards</t>
+  </si>
+  <si>
+    <t>Renewal Project Transition</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: Transition projects must also complete a local renewal project application in addition to this new project application. </t>
+  </si>
+  <si>
+    <t>Is this application to transition a current eligible renewal project from one component type to another?</t>
+  </si>
+  <si>
+    <t>If yes, please indicate the following:</t>
+  </si>
+  <si>
+    <t>renewal project component type</t>
+  </si>
+  <si>
+    <t>new project component type</t>
+  </si>
+  <si>
+    <t>If yes, do you understand and agree to have transitioned the project to the new component type within 1 year of the renewal date? (i.e. if your project renews on 6/1/2027, then your transition would be complete by 5/31/2028)</t>
+  </si>
+  <si>
+    <t>Please provide the following information about the project. Please complete all applicable cells highlighted in orange.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="1"/>
-[...7 lines deleted...]
-      <rPr>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TH  Only</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> by </t>
+      <t xml:space="preserve"> - Bed and Unit Capacity</t>
+    </r>
+  </si>
+  <si>
+    <t>Number of Beds in Project</t>
+  </si>
+  <si>
+    <t>Number of Units in Project</t>
+  </si>
+  <si>
+    <t>Total Number of Households to be Served</t>
+  </si>
+  <si>
+    <t>Household types:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of Households expected to serve </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>with at least one adult and one child</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Number of Adult Households expected to serve</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> without children</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of Households expected to serve with </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>only children</t>
+    </r>
+  </si>
+  <si>
+    <t>Total Number of Persons to be Served</t>
+  </si>
+  <si>
+    <t>Expected age demographics:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of persons </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>over age 24</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of persons </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ages 18-24</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>accompanied</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> children under age 18</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Number of </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>unaccompanied</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> children under age 18</t>
+    </r>
+  </si>
+  <si>
+    <t>Subpopulation Focus</t>
+  </si>
+  <si>
+    <t>Indicate if this project will have specific subpopulation focus (select all that apply)</t>
+  </si>
+  <si>
+    <t>N/A - Project serves all populations with no specific focus</t>
+  </si>
+  <si>
+    <t>Veterans</t>
+  </si>
+  <si>
+    <t>Youth (under 25)</t>
+  </si>
+  <si>
+    <t>Elderly Individuals (62+ years)</t>
+  </si>
+  <si>
+    <t>Medically fragile/individuals with high level of medical needs</t>
+  </si>
+  <si>
+    <t>Families with children</t>
+  </si>
+  <si>
+    <t>Domestic violence survivors</t>
+  </si>
+  <si>
+    <t>Substance abuse</t>
+  </si>
+  <si>
+    <t>Mental illness</t>
+  </si>
+  <si>
+    <t>HIV/AIDs</t>
+  </si>
+  <si>
+    <t>Chronic homeless</t>
+  </si>
+  <si>
+    <t>Other (please describe):</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Project and Applicant Capacity </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFC00000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>December 11, 2025, at 11:59 pm</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve"> (Scored)</t>
+    </r>
+  </si>
+  <si>
+    <t>For Scorers Use Only</t>
+  </si>
+  <si>
+    <t>Yes or No</t>
+  </si>
+  <si>
+    <t>Not Scored</t>
+  </si>
+  <si>
+    <t>End of Project and Applicant Capacity tab; Please continue to the System Performance Measures Tab</t>
+  </si>
+  <si>
+    <r>
+      <t>Applicant Experience</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="12"/>
-        <color theme="1"/>
-[...306 lines deleted...]
-    <t>Please provide the following information about the budget for this project. Please complete all applicable cells highlighted in orange. Cells in green will autocalculate.</t>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Scored)</t>
+    </r>
+  </si>
+  <si>
+    <t>End of Applicant Experience tab; Please continue to the Supportive Services tab</t>
+  </si>
+  <si>
+    <r>
+      <t>Supportive Services and Addressing Barriers</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Scored)</t>
+    </r>
+  </si>
+  <si>
+    <t>Objective Supportive Services Criteria</t>
+  </si>
+  <si>
+    <t>End of Supportive Services tab; Please continue to the Budget tab</t>
   </si>
   <si>
     <t>Budget Request</t>
+  </si>
+  <si>
+    <t>Summary Budget Table</t>
+  </si>
+  <si>
+    <t>Enter the line items total for the project for HUD expenses only.</t>
+  </si>
+  <si>
+    <t>Eligible Costs</t>
+  </si>
+  <si>
+    <t>Applicant CoC Program Costs Requested 
+(1 Year Term)</t>
+  </si>
+  <si>
+    <t>1a. Leased Units</t>
+  </si>
+  <si>
+    <t>1b. Leased Structures</t>
+  </si>
+  <si>
+    <t>2. Rental Assistance</t>
+  </si>
+  <si>
+    <t>3. Supportive Services</t>
+  </si>
+  <si>
+    <t>4. Operating</t>
+  </si>
+  <si>
+    <t>5. HMIS</t>
+  </si>
+  <si>
+    <t>6. VAWA</t>
+  </si>
+  <si>
+    <t>7. Subtotal of CoC Program Costs Requested</t>
+  </si>
+  <si>
+    <t>8. Admin (Up to 10% of Subtotal in #7)</t>
+  </si>
+  <si>
+    <t>9. HUD funded Subtotal + Admin. Requested</t>
+  </si>
+  <si>
+    <t>10. Cash Match</t>
+  </si>
+  <si>
+    <t>11. In-Kind Match</t>
+  </si>
+  <si>
+    <t>12. Total Match (should match Total Value of Commitments in table below)</t>
+  </si>
+  <si>
+    <t>13. Total Project Budget for this grant, including Match</t>
+  </si>
+  <si>
+    <t>Sources of Match</t>
+  </si>
+  <si>
+    <r>
+      <t>Enter information about the match sources for the project.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Each project must secure a 25% match of the awarded grant amount, minus leasing funds</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Cash or in-kind resources satisfy the match requirement.</t>
+    </r>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>Source</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Contributor
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Organization Name)</t>
+    </r>
+  </si>
+  <si>
+    <t>Value of Commitment</t>
+  </si>
+  <si>
+    <t>Total Value of Commitments</t>
+  </si>
+  <si>
+    <t>Project Subrecipients</t>
+  </si>
+  <si>
+    <t>Enter information about project subrecipients, if any. Leave blank if the project has no subrecipients.</t>
+  </si>
+  <si>
+    <t>Organization Name</t>
+  </si>
+  <si>
+    <t>Sub-Award Amount</t>
+  </si>
+  <si>
+    <t>Total Sub-Award Amount</t>
+  </si>
+  <si>
+    <t>Total Project Budget</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enter information about the total project budget:
+</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Total Annual Project Cost</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>CoC funding amount</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>ESG funding amount</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>HSA funding amount</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Other local, state, or federal funding</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Private funding</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Other sources</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>Total Project Revenue</t>
+  </si>
+  <si>
+    <t>Please provide an explanation here if the project total costs and total revenue are different.</t>
+  </si>
+  <si>
+    <t>End of Budget tab; If all other tabs are complete, the application can be submitted.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YHDP Replacement </t>
+  </si>
+  <si>
+    <t>Is this application to replace a current eligible YHDP renewal project from one component type to another?</t>
+  </si>
+  <si>
+    <t>HUD Required Certifications</t>
+  </si>
+  <si>
+    <t>Project and Applicant Capacity</t>
+  </si>
+  <si>
+    <t>Grant Management Capacity</t>
+  </si>
+  <si>
+    <t>Data Capacity</t>
+  </si>
+  <si>
+    <t>Meets HUD Project Thresholds</t>
+  </si>
+  <si>
+    <t>System Performance Measures</t>
+  </si>
+  <si>
+    <t>10 points</t>
+  </si>
+  <si>
+    <t>Exits, Returns, and Income</t>
+  </si>
+  <si>
+    <t>Community Need and System Objectives</t>
+  </si>
+  <si>
+    <t>Applicant Experience</t>
+  </si>
+  <si>
+    <t>Applicant Experience with Similar Projects</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Scored items are indicated in </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">red text </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">on each tab. Here is a summary of the scoring and where these questions are on the application. </t>
+    </r>
+  </si>
+  <si>
+    <t>Supportive Services</t>
+  </si>
+  <si>
+    <t>Supportive Services Description</t>
+  </si>
+  <si>
+    <t>Supportive Services Leveraged Funds</t>
+  </si>
+  <si>
+    <t>Supportive Services Program Requirement</t>
+  </si>
+  <si>
+    <t>Budget</t>
+  </si>
+  <si>
+    <t>Project Budget is Reasonable and Cost Effective</t>
+  </si>
+  <si>
+    <t>Required Match is Provided</t>
+  </si>
+  <si>
+    <t>3 points</t>
+  </si>
+  <si>
+    <t>98 points</t>
+  </si>
+  <si>
+    <t>8 points</t>
+  </si>
+  <si>
+    <t>12 points</t>
+  </si>
+  <si>
+    <t>Requesting Supportive Services Funds from HUD</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Is the proposed project budget reasonable and cost effective for the project type and populations served? </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  (3 points)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Is the required 25% match met? </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(10 points)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: YHDP Replacement projects must also complete a local renewal project application in addition to this new project application. </t>
+  </si>
+  <si>
+    <r>
+      <t>Advancing System Performance Measures</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Scored)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Row A: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Indicate the total operating cost of your project. The total cost should include all anticipated operating costs including overhead and administration attributable to the particular project. Please include all project expenses, not just the costs to be paid by the HUD grant.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Rows B through G: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Please enter the amount of funding received (if any) under each applicable category to pay for the operating costs entered in Row A.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Row H: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Sum of rows B through G. Total costs (A) and total revenue (H) should be the same. If they are different, please provide a brief explanation in the box below. </t>
+    </r>
+  </si>
+  <si>
+    <t>Please provide the following information about the budget for this project. Please complete all applicable cells highlighted in orange. Cells in green will auto calculate.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Amount of HUD Assistance Requested 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>(autopopulates from Summary Budget Table below; 
+      <t>(auto populates from Summary Budget Table below; 
 corresponds to esnaps 1G. HUD 2880, Q4)</t>
     </r>
   </si>
   <si>
-    <t>Summary Budget Table</t>
-[...64 lines deleted...]
-      <t xml:space="preserve">Contributor
+    <t>In the 2026 NOFO, HUD has indicated that all recipients will be required to commit to the following agreements if awarded. Submission of this application in the local competition is considered agreement to comply with these commitments. Indicate yes in each box below to certify that you can meet the following HUD requirements. If the application does not say yes, the application will not be considered for funding.</t>
+  </si>
+  <si>
+    <t>Will you commit to participate in the CoC's Coordinated Housing Access (CHA) process? 
+Victim Service Providers: Will you commit to participate in an alternative Coordinated Entry process that meets HUD's minimum requirements?</t>
+  </si>
+  <si>
+    <t>Will you commit to using the CoC's HMIS System? 
+Victim Service Providers: Will you commit to using a comparable database that captures HUD's required data components?</t>
+  </si>
+  <si>
+    <t>Renewal project component type</t>
+  </si>
+  <si>
+    <t>Replacement project component type</t>
+  </si>
+  <si>
+    <t>The project applicant will not engage in illegal racial discrimination (consistent with 2 CFR 200.300(a)).</t>
+  </si>
+  <si>
+    <t>The project applicant will not operate drug injection sites or “safe consumption sites” (21 U.S.C. 856(a)(1)), knowingly permit the use or distribution of illicit drugs on property under their control or knowingly distribute drug paraphernalia (21 U.S.C. 856(a)(2) and 21 U.S.C. 863).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If yes, do you understand and agree to replace the existing YHDP project with the replacement project, and must begin the new project type the day following the end of the existing project? </t>
+  </si>
+  <si>
+    <t>Total Score for Tab</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Objective Project Capacity Criteria: HUD Project Quality Threshold </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Partially Scored)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1c)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> The applicant certifies that the applicant and proposed project will meet the minimum HUD Project Threshold </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Score</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> required for its project type (pp. 63-69 of the 2026 HUD CoC NOFO) and will meet all applicable HUD Project Quality Threshold requirements before grant execution if awarded. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Not scored - meeting all project quality threshold criteria is required by HUD. If you indicate your project cannot meet these criteria, then you will not be eligible for funding. </t>
+    </r>
+  </si>
+  <si>
+    <t>End of Applicant Info tab; Please continue to the Project and Applicant Capacity tab</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1d) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">As of the application submission date, do the applicant and the proposed project currently meet all applicable HUD Project Quality Threshold requirements for new projects and the specific project type, as described in the FY 2026 CoC NOFO, Project Threshold Requirements (pp. 62–69)? 
 </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...33 lines deleted...]
-    <t xml:space="preserve">Enter information about the total project budget:
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>If the applicant indicates yes here, but there is information available to prove that the project or applicant does not in fact meet the threshold requirements, these points will not be awarded.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(5 points)</t>
+    </r>
+  </si>
+  <si>
+    <t>End of System Performance Measures tab; Please continue to the Applicant Experience tab</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4b)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Is the project requesting CoC funding to provide supportive services to households? If yes, include a specific description of the supportive services to be funded in 4a. If yes, there should be funding requested in the supportive services line item in the budget tab. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(10 points)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">4c) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Does the project match or leverage any public or private non-CoC resources that will be used to provide supportive services to households? If yes, the applicant must also submit evidence of the non-CoC resources dedicated to supportive services to receive the appropriate points. If yes, also include a specific description of the supportive services that the non-CoC resources will provide in 4a. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(up to 12 points)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
-  </si>
-[...12 lines deleted...]
-      <t xml:space="preserve">Indicate the total operating cost of your project. The total cost should include all anticipated operating costs including overhead and administration attributable to the particular project. Please include all project expenses, not just the costs to be paid by the HUD grant.
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Scoring Instructions: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Points will be awarded based on the percentage of the total project budget supported by documented public or private non-CoC resources:
 </t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>12 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Non-CoC resources dedicated to supportive services equal or exceed 25% of the total project budget.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>9 points:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Non-CoC resources dedicated to supportive services equal 15%–24.9% of the total project budget.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Non-CoC resources dedicated to supportive services equal 5%–14.9% of the total project budget.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Non-CoC resources dedicated to supportive services are less than 5% of the total project budget.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>0 points:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> No documented non-CoC resources dedicated to supportive services are provided.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4d)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Will the project require participation in supportive services as a condition of receiving assistance? If yes, the applicant must also submit evidence of the supportive services agreement to receive the available points. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(12 points)</t>
+    </r>
+  </si>
+  <si>
+    <t>Total Score for tab</t>
+  </si>
+  <si>
+    <t>Location/Address of Units (for single-site TH)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Households and Persons to be Served </t>
+    </r>
+    <r>
+      <rPr>
         <i/>
-        <sz val="11"/>
-[...258 lines deleted...]
-      <t>Applicant Capacity Description</t>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>*Not applicable for SSO-CE projects.</t>
+    </r>
+  </si>
+  <si>
+    <t>Scored by County</t>
+  </si>
+  <si>
+    <r>
+      <t>Project Type (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TH, SSO, SSO-SO, SSO-CE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Please follow the instructions on this tab and each relevant tab for your project type thereafter and submit your completed application and any supporting documents to</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFC00000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (Scored)</t>
-[...427 lines deleted...]
-      <t>Housing and Healthcare Bonus</t>
+      <t>rainasmithroller@calcakamas.us</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> by </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFC00000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (Scored)</t>
-[...248 lines deleted...]
-        <sz val="12"/>
+      <t>5 pm on July 20, 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1a)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Please provide a brief narrative describing your agency’s administrative capacity (data-tracking, software/HMIS) to implement this program. If the application has a subrecipient, the proposal must also demonstrate the subrecipient's relevant capacity. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Response should be between 250-500 words for single applicants and 500-1000 for applicants with subrecipients. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-[...10 lines deleted...]
-        <sz val="10"/>
+        <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">As a reminder, all projects must meet all of these criteria before entering into a contract with HUD. </t>
-[...41 lines deleted...]
-    <t xml:space="preserve">TH applicants are eligible for potential bonus points for leveraging housing and healthcare resources in their application. </t>
+      <t xml:space="preserve">(up to 5 points)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Scoring Instructions: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>5 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application clearly demonstrates strong administrative capacity, including data-tracking/HMIS systems, reporting capability, qualified staff, and procedures to ensure data quality and compliance. If applicable, subrecipient capacity is clearly described.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3–4 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application demonstrates adequate administrative capacity but provides limited detail on systems, staffing, reporting processes, data quality, compliance, or subrecipient capacity.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1–2 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application provides minimal evidence of administrative capacity, with little detail on data systems, staffing, reporting capability, or subrecipient capacity.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>0 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Application does not adequately address the question.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">1b) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Please provide a brief narrative describing your agency’s experience and documented success working with complicated federal grants. Please include information about compliance with federal regulations, ability to draw down all funds, meet reporting requirements, and ability to keep all beds full while complying with federal and local regulations. If the application has a subrecipient, the proposal must also demonstrate the subrecipient's relevant capacity. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Response should be between 250-500 words for single applicants and 500-1000 for applicants with subrecipients.  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(up to 5 points)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Scoring Instructions</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application clearly demonstrates extensive experience successfully managing federal grants, including strong compliance practices, timely and accurate reporting, full expenditure of funds, high program utilization, and, if applicable, strong subrecipient capacity and oversight.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>–4 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application demonstrates substantial experience and capacity but lacks detail or evidence in one or more areas.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application demonstrates some relevant experience but provides limited evidence of success, compliance, reporting, utilization, or subrecipient oversight.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 point</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application provides minimal evidence of federal grant management experience or capacity.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>0 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application does not adequately address the question. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Scoring Instructions</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>8 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application clearly demonstrates relevant experience implementing the proposed project type or activities and provides evidence of successful outcomes serving people experiencing homelessness.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6-7 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application demonstrates relevant experience but provides limited detail on outcomes, performance, or capacity.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4–5 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application demonstrates some relevant experience, but experience or outcomes are only partially described.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1–3 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application provides minimal evidence of relevant experience or capacity.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>0 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application does not adequately address the question.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Reviewer Note: For TH projects, consider experience achieving timely exits, positive housing outcomes, and employment outcomes. For SSO-SO projects, consider experience conducting street outreach, coordinating with law enforcement and first responders, and helping people exit unsheltered homelessness. For all other project types, consider experience implementing similar activities and achieving relevant outcomes.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2a) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Please describe your project's performance targets and the specific strategies that will be used to achieve them. Address the following outcomes: (1) successful exits to permanent housing, (2) reducing returns to homelessness, and (3) increasing employment income for participants. Include any measurable goals or benchmarks, if available. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Please respond concisely. Response should be between 250-500 words for single applicants and 500-1000 for applicants with subrecipients. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(up to 10 points)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Scoring Instructions
+10 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application identifies clear performance targets and specific, realistic strategies to achieve them for all three outcomes: (1) successful exits to permanent housing, (2) reducing returns to homelessness, and (3) increasing employment income.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6–9 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application addresses all three outcomes but performance targets or implementation strategies are not fully developed for one or more areas.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3–5 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application addresses some outcomes but provides limited detail on performance targets or how outcomes will be achieved.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1–2 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application provides minimal information on performance goals or strategies.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>0 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Application does not adequately address the question.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2b) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Please describe the community need this project will address and how the project will advance one or more local homelessness system objectives. Identify which objectives are most relevant to the proposed project and describe how the project will contribute to the identified system objectives, including specific strategies the project will use to meet the objective. Objectives include: (1) reducing the number of people experiencing homelessness, (2) reducing encampments, (3) preventing first-time homelessness, and (4) reducing the length of time people remain homeless.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Please respond concisely. Response should be between 250-500 words for single applicants and 500-1000 for applicants with subrecipients. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+(up to 10 points)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Scoring Instructions
+10 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application clearly identifies a community need and demonstrates how the project will meaningfully advance one or more relevant homelessness system objectives through specific strategies.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6–9 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application identifies a community need and relevant system objectives but provides limited detail on strategies.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3–5 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application provides a general description of community need and system objectives but lacks a clear connection between project activities and system objectives.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1–2 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Application provides minimal information on community need or system impact.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>0 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Application does not adequately address the question.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">3a) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Please describe your agency's experience (and the experience of any subrecipient) providing housing and/or services to people experiencing homelessness. Respond to the section below that applies to your project type. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Please respond concisely. Response should be between 250-500 words for single applicants and 500-1000 for applicants with subrecipients. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(up to 8 points)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Transitional Housing (TH) Projects:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Describe your experience operating transitional housing or similar programs that help people exit homelessness within 24 months. Include your experience or plan for ensuring participants exit within 24 months, achieve positive housing outcomes, and increase employment income.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Supportive Services Only – Street Outreach (SSO-SO) Projects:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Describe your experience providing street outreach services to people experiencing unsheltered homelessness. Include your experience or plan for coordinating with first responders and law enforcement, connecting people to housing and services, and helping people successfully exit unsheltered homelessness.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>All Other Project Types:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Describe your experience implementing similar projects or providing the activities proposed in this application. Include relevant outcomes, accomplishments, and experience serving people experiencing homelessness.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4a)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Describe the supportive services that will be provided through the project and explain how the type, scale, and location of services are designed to meet participant needs, reduce barriers, and support positive outcomes. To earn full points, TH programs must include on-site substance use treatment services. For SSO-CE projects, please describe how you will provide the required SSO-CE activities and incorporate your project into the local CE system. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Please respond concisely. Response should be between 250-500 words for single applicants and 500-1000 for applicants with subrecipients. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(Up to 8 points)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Scoring Instructions
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Reviewer Note: For TH projects, automatically award 4 points for on-site substance use treatment services. The remaining 4 points should be awarded based on the strength of their answer generally. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+8 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Supportive services are clearly described and well-aligned with participant needs, are accessible to participants, reduce barriers to housing stability, and support positive outcomes.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-7 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Supportive services are generally appropriate but lack detail regarding accessibility, participant needs, barriers, or outcomes.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1–3 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Supportive services are minimally described or only partially aligned with participant needs.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>0 points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Supportive services are not described or do not appear responsive to participant needs.</t>
+    </r>
+  </si>
+  <si>
+    <t>Response Word Count:</t>
+  </si>
+  <si>
+    <t>Instructions</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>This workbook serves as the application for a new, expansion, transition or YHDP replacement project from the Clackamas County CoC. Please complete all tabs in this workbook and send it, along with any supporting documents, to the appropriate contact (above) to submit your application for consideration.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">All applicants must complete all tabs in this workbook. </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">SSO-CE projects can skip questions that are marked as not applicable to CE projects. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+New CE projects will be reviewed by the scoring panel, which has discretion to select and rank CE projects based on system need and the extent to which the project addresses a compelling gap or priority within the homeless response system.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
@@ -1709,112 +2769,170 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...13 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="14"/>
-      <color rgb="FFC00000"/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
       <sz val="10"/>
-      <color rgb="FFC00000"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1825,1344 +2943,2446 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCCCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="51">
+  <borders count="116">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-        <color rgb="FFC00000"/>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
       </left>
       <right/>
-      <top style="thick">
-        <color rgb="FFC00000"/>
+      <top style="medium">
+        <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thick">
-        <color rgb="FFC00000"/>
+      <top style="medium">
+        <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thick">
-        <color rgb="FFC00000"/>
+      <right style="medium">
+        <color theme="1"/>
       </right>
-      <top style="thick">
-        <color rgb="FFC00000"/>
+      <top style="medium">
+        <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-        <color rgb="FFC00000"/>
+      <left style="medium">
+        <color theme="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right style="thick">
-        <color rgb="FFC00000"/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-        <color rgb="FFC00000"/>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="thick">
-        <color rgb="FFC00000"/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...1 lines deleted...]
-        <color rgb="FFC00000"/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thick">
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right/>
       <top style="medium">
         <color theme="1"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="1"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color theme="1"/>
       </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color theme="1"/>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
-        <color theme="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color theme="1"/>
-[...29 lines deleted...]
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color theme="1"/>
-[...38 lines deleted...]
-        <color theme="1"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color theme="1"/>
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color theme="1"/>
-[...14 lines deleted...]
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
-      <bottom style="thin">
-        <color theme="1"/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-        <color theme="1"/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
-      <bottom style="thin">
-        <color theme="1"/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color theme="1"/>
-[...62 lines deleted...]
-        <color theme="1"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color theme="1"/>
+        <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...105 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="221">
+  <cellXfs count="304">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="66" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="70" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="71" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="88" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="72" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="89" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="73" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="79" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="78" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="77" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="69" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="70" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="56" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="90" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="91" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="92" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="47" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="72" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="89" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="73" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="72" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="89" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="73" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="65" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="93" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="94" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="95" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="54" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="55" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="97" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="98" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="99" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="100" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="101" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="103" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="104" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="106" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="6" borderId="56" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="108" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="85" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="109" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="115" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="111" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...529 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFCCCC"/>
+      <color rgb="FFFF9999"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
-[...5 lines deleted...]
-</personList>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3436,4598 +5656,3554 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EB6AC32-C95E-4CF4-8303-494E6B21FD2A}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B1:K29"/>
+  <dimension ref="B1:L23"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:K9"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.21875" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="8"/>
+    <col min="1" max="1" width="2.140625" style="1" customWidth="1"/>
+    <col min="2" max="11" width="11.5703125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="18" x14ac:dyDescent="0.3">
-      <c r="B1" s="63" t="s">
+    <row r="1" spans="2:12" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="64"/>
-[...10 lines deleted...]
-      <c r="B2" s="66" t="s">
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="52"/>
+    </row>
+    <row r="2" spans="2:12" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="67"/>
-[...10 lines deleted...]
-      <c r="B3" s="69" t="s">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="55"/>
+    </row>
+    <row r="3" spans="2:12" ht="52.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="56" t="s">
+        <v>175</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="58"/>
+    </row>
+    <row r="4" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="94" t="s">
+        <v>184</v>
+      </c>
+      <c r="C5" s="95"/>
+      <c r="D5" s="95"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="96"/>
+    </row>
+    <row r="6" spans="2:12" ht="148.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="298" t="s">
+        <v>185</v>
+      </c>
+      <c r="C6" s="299"/>
+      <c r="D6" s="299"/>
+      <c r="E6" s="299"/>
+      <c r="F6" s="299"/>
+      <c r="G6" s="299"/>
+      <c r="H6" s="299"/>
+      <c r="I6" s="299"/>
+      <c r="J6" s="299"/>
+      <c r="K6" s="300"/>
+    </row>
+    <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="301" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="70"/>
-[...11 lines deleted...]
-      <c r="B5" s="72" t="s">
+      <c r="C8" s="302"/>
+      <c r="D8" s="302"/>
+      <c r="E8" s="302"/>
+      <c r="F8" s="302"/>
+      <c r="G8" s="302"/>
+      <c r="H8" s="302"/>
+      <c r="I8" s="302"/>
+      <c r="J8" s="302"/>
+      <c r="K8" s="303"/>
+    </row>
+    <row r="9" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="97" t="s">
+        <v>133</v>
+      </c>
+      <c r="C9" s="98"/>
+      <c r="D9" s="98"/>
+      <c r="E9" s="98"/>
+      <c r="F9" s="98"/>
+      <c r="G9" s="98"/>
+      <c r="H9" s="98"/>
+      <c r="I9" s="98"/>
+      <c r="J9" s="98"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="8"/>
+    </row>
+    <row r="10" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B10" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="73"/>
-[...10 lines deleted...]
-      <c r="B6" s="78" t="s">
+      <c r="C10" s="101"/>
+      <c r="D10" s="101"/>
+      <c r="E10" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="79"/>
-[...10 lines deleted...]
-      <c r="B7" s="75" t="s">
+      <c r="F10" s="101"/>
+      <c r="G10" s="101"/>
+      <c r="H10" s="101"/>
+      <c r="I10" s="101"/>
+      <c r="J10" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="76"/>
-[...11 lines deleted...]
-      <c r="B9" s="44" t="s">
+      <c r="K10" s="102"/>
+    </row>
+    <row r="11" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="68" t="s">
+        <v>123</v>
+      </c>
+      <c r="C11" s="69"/>
+      <c r="D11" s="70"/>
+      <c r="E11" s="76" t="s">
+        <v>125</v>
+      </c>
+      <c r="F11" s="76"/>
+      <c r="G11" s="76"/>
+      <c r="H11" s="76"/>
+      <c r="I11" s="76"/>
+      <c r="J11" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="45"/>
-[...10 lines deleted...]
-      <c r="B10" s="57" t="s">
+      <c r="K11" s="77"/>
+    </row>
+    <row r="12" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="71"/>
+      <c r="C12" s="72"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="64" t="s">
+        <v>124</v>
+      </c>
+      <c r="F12" s="66"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="K12" s="65"/>
+    </row>
+    <row r="13" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B13" s="71"/>
+      <c r="C13" s="72"/>
+      <c r="D13" s="72"/>
+      <c r="E13" s="81" t="s">
+        <v>126</v>
+      </c>
+      <c r="F13" s="83"/>
+      <c r="G13" s="83"/>
+      <c r="H13" s="83"/>
+      <c r="I13" s="84"/>
+      <c r="J13" s="81" t="s">
+        <v>6</v>
+      </c>
+      <c r="K13" s="82"/>
+    </row>
+    <row r="14" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="85" t="s">
+        <v>127</v>
+      </c>
+      <c r="C14" s="86"/>
+      <c r="D14" s="87"/>
+      <c r="E14" s="81" t="s">
+        <v>129</v>
+      </c>
+      <c r="F14" s="83"/>
+      <c r="G14" s="83"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="84"/>
+      <c r="J14" s="81" t="s">
+        <v>128</v>
+      </c>
+      <c r="K14" s="82"/>
+    </row>
+    <row r="15" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B15" s="88"/>
+      <c r="C15" s="89"/>
+      <c r="D15" s="90"/>
+      <c r="E15" s="78" t="s">
+        <v>130</v>
+      </c>
+      <c r="F15" s="79"/>
+      <c r="G15" s="79"/>
+      <c r="H15" s="79"/>
+      <c r="I15" s="80"/>
+      <c r="J15" s="81" t="s">
+        <v>128</v>
+      </c>
+      <c r="K15" s="82"/>
+    </row>
+    <row r="16" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B16" s="91" t="s">
+        <v>131</v>
+      </c>
+      <c r="C16" s="92"/>
+      <c r="D16" s="93"/>
+      <c r="E16" s="81" t="s">
+        <v>132</v>
+      </c>
+      <c r="F16" s="83"/>
+      <c r="G16" s="83"/>
+      <c r="H16" s="83"/>
+      <c r="I16" s="84"/>
+      <c r="J16" s="81" t="s">
+        <v>143</v>
+      </c>
+      <c r="K16" s="82"/>
+    </row>
+    <row r="17" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="85" t="s">
+        <v>134</v>
+      </c>
+      <c r="C17" s="86"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="81" t="s">
+        <v>135</v>
+      </c>
+      <c r="F17" s="83"/>
+      <c r="G17" s="83"/>
+      <c r="H17" s="83"/>
+      <c r="I17" s="84"/>
+      <c r="J17" s="81" t="s">
+        <v>143</v>
+      </c>
+      <c r="K17" s="82"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B18" s="71"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="81" t="s">
+        <v>145</v>
+      </c>
+      <c r="F18" s="83"/>
+      <c r="G18" s="83"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="81" t="s">
+        <v>128</v>
+      </c>
+      <c r="K18" s="82"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B19" s="71"/>
+      <c r="C19" s="72"/>
+      <c r="D19" s="103"/>
+      <c r="E19" s="81" t="s">
+        <v>136</v>
+      </c>
+      <c r="F19" s="83"/>
+      <c r="G19" s="83"/>
+      <c r="H19" s="83"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="81" t="s">
+        <v>144</v>
+      </c>
+      <c r="K19" s="82"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B20" s="71"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="103"/>
+      <c r="E20" s="81" t="s">
+        <v>137</v>
+      </c>
+      <c r="F20" s="83"/>
+      <c r="G20" s="83"/>
+      <c r="H20" s="83"/>
+      <c r="I20" s="84"/>
+      <c r="J20" s="81" t="s">
+        <v>144</v>
+      </c>
+      <c r="K20" s="82"/>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B21" s="85" t="s">
+        <v>138</v>
+      </c>
+      <c r="C21" s="86"/>
+      <c r="D21" s="87"/>
+      <c r="E21" s="81" t="s">
+        <v>139</v>
+      </c>
+      <c r="F21" s="83"/>
+      <c r="G21" s="83"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="81" t="s">
+        <v>141</v>
+      </c>
+      <c r="K21" s="82"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B22" s="88"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="81" t="s">
+        <v>140</v>
+      </c>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="84"/>
+      <c r="J22" s="81" t="s">
+        <v>128</v>
+      </c>
+      <c r="K22" s="82"/>
+    </row>
+    <row r="23" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="58"/>
-[...215 lines deleted...]
-      <c r="K29" s="39"/>
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="62"/>
+      <c r="F23" s="62"/>
+      <c r="G23" s="62"/>
+      <c r="H23" s="62"/>
+      <c r="I23" s="63"/>
+      <c r="J23" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="K23" s="75"/>
     </row>
   </sheetData>
-  <mergeCells count="31">
+  <mergeCells count="41">
+    <mergeCell ref="B21:D22"/>
+    <mergeCell ref="E21:I21"/>
+    <mergeCell ref="E22:I22"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="E19:I19"/>
+    <mergeCell ref="E20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="B17:D20"/>
+    <mergeCell ref="E16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="E17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="E18:I18"/>
+    <mergeCell ref="J18:K18"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B5:K5"/>
-    <mergeCell ref="B7:K7"/>
     <mergeCell ref="B6:K6"/>
-    <mergeCell ref="B17:D17"/>
-[...2 lines deleted...]
-    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B8:K8"/>
     <mergeCell ref="B9:K9"/>
-    <mergeCell ref="B10:K10"/>
-[...18 lines deleted...]
-    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B23:I23"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="E12:I12"/>
+    <mergeCell ref="B11:D13"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="E11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="E15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="E13:I13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="B14:D15"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="J19:K19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5874A5CC-7C96-40CF-8513-65A49E6776E2}">
   <sheetPr>
     <tabColor theme="5"/>
   </sheetPr>
-  <dimension ref="B1:K33"/>
+  <dimension ref="B1:R46"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A15" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="N26" sqref="N26"/>
+    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.21875" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="8"/>
+    <col min="1" max="1" width="2.140625" style="1" customWidth="1"/>
+    <col min="2" max="11" width="11.5703125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="18" x14ac:dyDescent="0.3">
-      <c r="B1" s="63" t="s">
+    <row r="1" spans="2:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="64"/>
-[...10 lines deleted...]
-      <c r="B2" s="66" t="s">
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="52"/>
+    </row>
+    <row r="2" spans="2:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="67"/>
-[...10 lines deleted...]
-      <c r="B3" s="69" t="s">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="55"/>
+    </row>
+    <row r="3" spans="2:18" ht="37.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="58"/>
+    </row>
+    <row r="4" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="2:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="134"/>
+      <c r="D5" s="134"/>
+      <c r="E5" s="134"/>
+      <c r="F5" s="134"/>
+      <c r="G5" s="134"/>
+      <c r="H5" s="134"/>
+      <c r="I5" s="134"/>
+      <c r="J5" s="134"/>
+      <c r="K5" s="135"/>
+    </row>
+    <row r="6" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B6" s="131" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="132"/>
+      <c r="D6" s="136"/>
+      <c r="E6" s="136"/>
+      <c r="F6" s="136"/>
+      <c r="G6" s="136"/>
+      <c r="H6" s="136"/>
+      <c r="I6" s="136"/>
+      <c r="J6" s="136"/>
+      <c r="K6" s="137"/>
+    </row>
+    <row r="7" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B7" s="115" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="116"/>
+      <c r="D7" s="138"/>
+      <c r="E7" s="138"/>
+      <c r="F7" s="138"/>
+      <c r="G7" s="138"/>
+      <c r="H7" s="138"/>
+      <c r="I7" s="138"/>
+      <c r="J7" s="138"/>
+      <c r="K7" s="139"/>
+    </row>
+    <row r="8" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="115" t="s">
+        <v>174</v>
+      </c>
+      <c r="C8" s="116"/>
+      <c r="D8" s="116"/>
+      <c r="E8" s="116"/>
+      <c r="F8" s="138"/>
+      <c r="G8" s="138"/>
+      <c r="H8" s="138"/>
+      <c r="I8" s="138"/>
+      <c r="J8" s="138"/>
+      <c r="K8" s="139"/>
+    </row>
+    <row r="9" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B9" s="115" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="116"/>
+      <c r="D9" s="138"/>
+      <c r="E9" s="138"/>
+      <c r="F9" s="138"/>
+      <c r="G9" s="138"/>
+      <c r="H9" s="138"/>
+      <c r="I9" s="138"/>
+      <c r="J9" s="138"/>
+      <c r="K9" s="139"/>
+    </row>
+    <row r="10" spans="2:18" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="104" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="123"/>
+      <c r="G10" s="123"/>
+      <c r="H10" s="123"/>
+      <c r="I10" s="123"/>
+      <c r="J10" s="123"/>
+      <c r="K10" s="124"/>
+    </row>
+    <row r="11" spans="2:18" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+    </row>
+    <row r="12" spans="2:18" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="120" t="s">
+        <v>122</v>
+      </c>
+      <c r="C12" s="121"/>
+      <c r="D12" s="121"/>
+      <c r="E12" s="121"/>
+      <c r="F12" s="121"/>
+      <c r="G12" s="121"/>
+      <c r="H12" s="121"/>
+      <c r="I12" s="121"/>
+      <c r="J12" s="121"/>
+      <c r="K12" s="122"/>
+    </row>
+    <row r="13" spans="2:18" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="117" t="s">
+        <v>153</v>
+      </c>
+      <c r="C13" s="125"/>
+      <c r="D13" s="125"/>
+      <c r="E13" s="125"/>
+      <c r="F13" s="125"/>
+      <c r="G13" s="125"/>
+      <c r="H13" s="125"/>
+      <c r="I13" s="125"/>
+      <c r="J13" s="125"/>
+      <c r="K13" s="126"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8"/>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+      <c r="R13" s="8"/>
+    </row>
+    <row r="14" spans="2:18" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="115" t="s">
+        <v>158</v>
+      </c>
+      <c r="C14" s="116"/>
+      <c r="D14" s="116"/>
+      <c r="E14" s="116"/>
+      <c r="F14" s="116"/>
+      <c r="G14" s="116"/>
+      <c r="H14" s="116"/>
+      <c r="I14" s="116"/>
+      <c r="J14" s="113"/>
+      <c r="K14" s="114"/>
+    </row>
+    <row r="15" spans="2:18" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="104" t="s">
+        <v>159</v>
+      </c>
+      <c r="C15" s="105"/>
+      <c r="D15" s="105"/>
+      <c r="E15" s="105"/>
+      <c r="F15" s="105"/>
+      <c r="G15" s="105"/>
+      <c r="H15" s="105"/>
+      <c r="I15" s="127"/>
+      <c r="J15" s="106"/>
+      <c r="K15" s="107"/>
+    </row>
+    <row r="16" spans="2:18" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="10"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+    </row>
+    <row r="17" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="120" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="121"/>
+      <c r="D17" s="121"/>
+      <c r="E17" s="121"/>
+      <c r="F17" s="121"/>
+      <c r="G17" s="121"/>
+      <c r="H17" s="121"/>
+      <c r="I17" s="121"/>
+      <c r="J17" s="121"/>
+      <c r="K17" s="122"/>
+    </row>
+    <row r="18" spans="2:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="125"/>
+      <c r="D18" s="125"/>
+      <c r="E18" s="125"/>
+      <c r="F18" s="125"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="125"/>
+      <c r="I18" s="125"/>
+      <c r="J18" s="125"/>
+      <c r="K18" s="126"/>
+    </row>
+    <row r="19" spans="2:12" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="115" t="s">
+        <v>154</v>
+      </c>
+      <c r="C19" s="116"/>
+      <c r="D19" s="116"/>
+      <c r="E19" s="116"/>
+      <c r="F19" s="116"/>
+      <c r="G19" s="116"/>
+      <c r="H19" s="116"/>
+      <c r="I19" s="116"/>
+      <c r="J19" s="113"/>
+      <c r="K19" s="114"/>
+    </row>
+    <row r="20" spans="2:12" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="104" t="s">
+        <v>155</v>
+      </c>
+      <c r="C20" s="105"/>
+      <c r="D20" s="105"/>
+      <c r="E20" s="105"/>
+      <c r="F20" s="105"/>
+      <c r="G20" s="105"/>
+      <c r="H20" s="105"/>
+      <c r="I20" s="105"/>
+      <c r="J20" s="106"/>
+      <c r="K20" s="107"/>
+    </row>
+    <row r="21" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="140" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="70"/>
-[...11 lines deleted...]
-      <c r="B5" s="108" t="s">
+      <c r="C22" s="141"/>
+      <c r="D22" s="141"/>
+      <c r="E22" s="141"/>
+      <c r="F22" s="141"/>
+      <c r="G22" s="141"/>
+      <c r="H22" s="141"/>
+      <c r="I22" s="141"/>
+      <c r="J22" s="141"/>
+      <c r="K22" s="142"/>
+      <c r="L22" s="6"/>
+    </row>
+    <row r="23" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="117" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="109"/>
-[...10 lines deleted...]
-      <c r="B6" s="95" t="s">
+      <c r="C23" s="118"/>
+      <c r="D23" s="118"/>
+      <c r="E23" s="118"/>
+      <c r="F23" s="118"/>
+      <c r="G23" s="118"/>
+      <c r="H23" s="118"/>
+      <c r="I23" s="118"/>
+      <c r="J23" s="118"/>
+      <c r="K23" s="119"/>
+    </row>
+    <row r="24" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="96"/>
-[...10 lines deleted...]
-      <c r="B7" s="95" t="s">
+      <c r="C24" s="109"/>
+      <c r="D24" s="109"/>
+      <c r="E24" s="109"/>
+      <c r="F24" s="109"/>
+      <c r="G24" s="109"/>
+      <c r="H24" s="113"/>
+      <c r="I24" s="113"/>
+      <c r="J24" s="113"/>
+      <c r="K24" s="114"/>
+    </row>
+    <row r="25" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="108" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="96"/>
-[...24 lines deleted...]
-      <c r="B9" s="95" t="s">
+      <c r="C25" s="109"/>
+      <c r="D25" s="109"/>
+      <c r="E25" s="109"/>
+      <c r="F25" s="109"/>
+      <c r="G25" s="109"/>
+      <c r="H25" s="109"/>
+      <c r="I25" s="109"/>
+      <c r="J25" s="109"/>
+      <c r="K25" s="112"/>
+    </row>
+    <row r="26" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="12"/>
+      <c r="C26" s="109" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="96"/>
-[...10 lines deleted...]
-      <c r="B10" s="84" t="s">
+      <c r="D26" s="109"/>
+      <c r="E26" s="109"/>
+      <c r="F26" s="109"/>
+      <c r="G26" s="109"/>
+      <c r="H26" s="109"/>
+      <c r="I26" s="109"/>
+      <c r="J26" s="109"/>
+      <c r="K26" s="112"/>
+    </row>
+    <row r="27" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="12"/>
+      <c r="C27" s="109" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="85"/>
-[...11 lines deleted...]
-      <c r="B12" s="99" t="s">
+      <c r="D27" s="109"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="109"/>
+      <c r="G27" s="109"/>
+      <c r="H27" s="109"/>
+      <c r="I27" s="109"/>
+      <c r="J27" s="109"/>
+      <c r="K27" s="112"/>
+    </row>
+    <row r="28" spans="2:12" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="13"/>
+      <c r="C28" s="110" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="100"/>
-[...10 lines deleted...]
-      <c r="B13" s="102" t="s">
+      <c r="D28" s="110"/>
+      <c r="E28" s="110"/>
+      <c r="F28" s="110"/>
+      <c r="G28" s="110"/>
+      <c r="H28" s="110"/>
+      <c r="I28" s="110"/>
+      <c r="J28" s="110"/>
+      <c r="K28" s="111"/>
+    </row>
+    <row r="29" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+    </row>
+    <row r="30" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="120" t="s">
+        <v>120</v>
+      </c>
+      <c r="C30" s="121"/>
+      <c r="D30" s="121"/>
+      <c r="E30" s="121"/>
+      <c r="F30" s="121"/>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
+      <c r="J30" s="121"/>
+      <c r="K30" s="122"/>
+    </row>
+    <row r="31" spans="2:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="117" t="s">
+        <v>148</v>
+      </c>
+      <c r="C31" s="118"/>
+      <c r="D31" s="118"/>
+      <c r="E31" s="118"/>
+      <c r="F31" s="118"/>
+      <c r="G31" s="118"/>
+      <c r="H31" s="118"/>
+      <c r="I31" s="118"/>
+      <c r="J31" s="118"/>
+      <c r="K31" s="119"/>
+    </row>
+    <row r="32" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="115" t="s">
+        <v>121</v>
+      </c>
+      <c r="C32" s="116"/>
+      <c r="D32" s="116"/>
+      <c r="E32" s="116"/>
+      <c r="F32" s="116"/>
+      <c r="G32" s="116"/>
+      <c r="H32" s="116"/>
+      <c r="I32" s="116"/>
+      <c r="J32" s="113"/>
+      <c r="K32" s="114"/>
+    </row>
+    <row r="33" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="108" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="109"/>
+      <c r="D33" s="109"/>
+      <c r="E33" s="109"/>
+      <c r="F33" s="109"/>
+      <c r="G33" s="109"/>
+      <c r="H33" s="109"/>
+      <c r="I33" s="109"/>
+      <c r="J33" s="109"/>
+      <c r="K33" s="112"/>
+    </row>
+    <row r="34" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="12"/>
+      <c r="C34" s="109" t="s">
+        <v>156</v>
+      </c>
+      <c r="D34" s="109"/>
+      <c r="E34" s="109"/>
+      <c r="F34" s="109"/>
+      <c r="G34" s="109"/>
+      <c r="H34" s="109"/>
+      <c r="I34" s="109"/>
+      <c r="J34" s="109"/>
+      <c r="K34" s="112"/>
+    </row>
+    <row r="35" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="12"/>
+      <c r="C35" s="109" t="s">
+        <v>157</v>
+      </c>
+      <c r="D35" s="109"/>
+      <c r="E35" s="109"/>
+      <c r="F35" s="109"/>
+      <c r="G35" s="109"/>
+      <c r="H35" s="109"/>
+      <c r="I35" s="109"/>
+      <c r="J35" s="109"/>
+      <c r="K35" s="112"/>
+    </row>
+    <row r="36" spans="2:11" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="104" t="s">
         <v>160</v>
       </c>
-      <c r="C13" s="103"/>
-[...24 lines deleted...]
-      <c r="B15" s="84" t="s">
+      <c r="C36" s="105"/>
+      <c r="D36" s="105"/>
+      <c r="E36" s="105"/>
+      <c r="F36" s="105"/>
+      <c r="G36" s="105"/>
+      <c r="H36" s="105"/>
+      <c r="I36" s="105"/>
+      <c r="J36" s="106"/>
+      <c r="K36" s="107"/>
+    </row>
+    <row r="37" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+    </row>
+    <row r="38" spans="2:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="120" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="85"/>
-[...11 lines deleted...]
-      <c r="B17" s="113" t="s">
+      <c r="C38" s="121"/>
+      <c r="D38" s="121"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="121"/>
+      <c r="G38" s="121"/>
+      <c r="H38" s="121"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="121"/>
+      <c r="K38" s="122"/>
+    </row>
+    <row r="39" spans="2:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="117" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="114"/>
-[...24 lines deleted...]
-      <c r="B19" s="88" t="s">
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="119"/>
+    </row>
+    <row r="40" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="115" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="89"/>
-[...10 lines deleted...]
-      <c r="B20" s="88" t="s">
+      <c r="C40" s="116"/>
+      <c r="D40" s="116"/>
+      <c r="E40" s="116"/>
+      <c r="F40" s="116"/>
+      <c r="G40" s="116"/>
+      <c r="H40" s="116"/>
+      <c r="I40" s="116"/>
+      <c r="J40" s="113"/>
+      <c r="K40" s="114"/>
+    </row>
+    <row r="41" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="108" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="89"/>
-[...11 lines deleted...]
-      <c r="C21" s="89" t="s">
+      <c r="C41" s="109"/>
+      <c r="D41" s="109"/>
+      <c r="E41" s="109"/>
+      <c r="F41" s="109"/>
+      <c r="G41" s="109"/>
+      <c r="H41" s="109"/>
+      <c r="I41" s="109"/>
+      <c r="J41" s="109"/>
+      <c r="K41" s="112"/>
+    </row>
+    <row r="42" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="12"/>
+      <c r="C42" s="109" t="s">
         <v>27</v>
       </c>
-      <c r="D21" s="89"/>
-[...10 lines deleted...]
-      <c r="C22" s="89" t="s">
+      <c r="D42" s="109"/>
+      <c r="E42" s="109"/>
+      <c r="F42" s="109"/>
+      <c r="G42" s="109"/>
+      <c r="H42" s="109"/>
+      <c r="I42" s="109"/>
+      <c r="J42" s="109"/>
+      <c r="K42" s="112"/>
+    </row>
+    <row r="43" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="12"/>
+      <c r="C43" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="D22" s="89"/>
-[...10 lines deleted...]
-      <c r="C23" s="90" t="s">
+      <c r="D43" s="109"/>
+      <c r="E43" s="109"/>
+      <c r="F43" s="109"/>
+      <c r="G43" s="109"/>
+      <c r="H43" s="109"/>
+      <c r="I43" s="109"/>
+      <c r="J43" s="109"/>
+      <c r="K43" s="112"/>
+    </row>
+    <row r="44" spans="2:11" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="D23" s="90"/>
-[...120 lines deleted...]
-      <c r="K33" s="107"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="105"/>
+      <c r="E44" s="105"/>
+      <c r="F44" s="105"/>
+      <c r="G44" s="105"/>
+      <c r="H44" s="105"/>
+      <c r="I44" s="105"/>
+      <c r="J44" s="106"/>
+      <c r="K44" s="107"/>
+    </row>
+    <row r="45" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="128" t="s">
+        <v>164</v>
+      </c>
+      <c r="C46" s="129"/>
+      <c r="D46" s="129"/>
+      <c r="E46" s="129"/>
+      <c r="F46" s="129"/>
+      <c r="G46" s="129"/>
+      <c r="H46" s="129"/>
+      <c r="I46" s="129"/>
+      <c r="J46" s="129"/>
+      <c r="K46" s="130"/>
     </row>
   </sheetData>
-  <mergeCells count="38">
+  <mergeCells count="53">
+    <mergeCell ref="B36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="B12:K12"/>
+    <mergeCell ref="B13:K13"/>
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B32:I32"/>
+    <mergeCell ref="J32:K32"/>
     <mergeCell ref="B33:K33"/>
+    <mergeCell ref="C34:K34"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="B23:K23"/>
+    <mergeCell ref="B46:K46"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B5:K5"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="D7:K7"/>
     <mergeCell ref="F8:K8"/>
     <mergeCell ref="D9:K9"/>
-    <mergeCell ref="B17:K17"/>
-[...4 lines deleted...]
-    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="B22:K22"/>
+    <mergeCell ref="B38:K38"/>
+    <mergeCell ref="B20:I20"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="F10:K10"/>
-    <mergeCell ref="B12:K12"/>
-    <mergeCell ref="B13:K13"/>
+    <mergeCell ref="B17:K17"/>
     <mergeCell ref="B18:K18"/>
-    <mergeCell ref="B31:I31"/>
-[...12 lines deleted...]
-    <mergeCell ref="B26:K26"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="B15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="B44:I44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="B24:G24"/>
+    <mergeCell ref="C28:K28"/>
+    <mergeCell ref="C27:K27"/>
+    <mergeCell ref="C26:K26"/>
+    <mergeCell ref="B25:K25"/>
+    <mergeCell ref="H24:K24"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="C43:K43"/>
+    <mergeCell ref="C42:K42"/>
+    <mergeCell ref="B41:K41"/>
+    <mergeCell ref="B39:K39"/>
+    <mergeCell ref="B30:K30"/>
+    <mergeCell ref="C35:K35"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J14:K15 H19:K19 B21:B23 J27:K27 J31:K31 D9:K9" xr:uid="{9348ACE6-ACAD-4D1B-9B71-B647F831C620}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J19:K20 H24:K24 J40:K40 J44:K44 D9:K9 B26:B28 J32:K32 J36:K36 J14:K15" xr:uid="{9348ACE6-ACAD-4D1B-9B71-B647F831C620}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEB1C482-F1BE-4562-B361-01AEF5C82F56}">
   <sheetPr>
     <tabColor theme="5"/>
   </sheetPr>
-  <dimension ref="B1:K51"/>
+  <dimension ref="A1:L49"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A41" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B46" sqref="B46:K46"/>
+    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.88671875" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="8"/>
+    <col min="1" max="1" width="2.140625" style="1" customWidth="1"/>
+    <col min="2" max="11" width="11.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="19" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="18" x14ac:dyDescent="0.3">
-      <c r="B1" s="63" t="s">
+    <row r="1" spans="2:11" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="64"/>
-[...10 lines deleted...]
-      <c r="B2" s="66" t="s">
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="52"/>
+    </row>
+    <row r="2" spans="2:11" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="67"/>
-[...10 lines deleted...]
-      <c r="B3" s="69" t="s">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="55"/>
+    </row>
+    <row r="3" spans="2:11" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="58"/>
+    </row>
+    <row r="4" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="2:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="120" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="121"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="121"/>
+      <c r="F5" s="121"/>
+      <c r="G5" s="121"/>
+      <c r="H5" s="121"/>
+      <c r="I5" s="121"/>
+      <c r="J5" s="121"/>
+      <c r="K5" s="122"/>
+    </row>
+    <row r="6" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B6" s="131" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="274"/>
+      <c r="F6" s="274"/>
+      <c r="G6" s="274"/>
+      <c r="H6" s="274"/>
+      <c r="I6" s="274"/>
+      <c r="J6" s="274"/>
+      <c r="K6" s="275"/>
+    </row>
+    <row r="7" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B7" s="115" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="116"/>
+      <c r="D7" s="116"/>
+      <c r="E7" s="145"/>
+      <c r="F7" s="145"/>
+      <c r="G7" s="145"/>
+      <c r="H7" s="145"/>
+      <c r="I7" s="145"/>
+      <c r="J7" s="145"/>
+      <c r="K7" s="146"/>
+    </row>
+    <row r="8" spans="2:11" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="104" t="s">
+        <v>171</v>
+      </c>
+      <c r="C8" s="105"/>
+      <c r="D8" s="105"/>
+      <c r="E8" s="143"/>
+      <c r="F8" s="143"/>
+      <c r="G8" s="143"/>
+      <c r="H8" s="143"/>
+      <c r="I8" s="143"/>
+      <c r="J8" s="143"/>
+      <c r="K8" s="144"/>
+    </row>
+    <row r="9" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="2:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="140" t="s">
+        <v>172</v>
+      </c>
+      <c r="C10" s="141"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="141"/>
+      <c r="F10" s="141"/>
+      <c r="G10" s="141"/>
+      <c r="H10" s="141"/>
+      <c r="I10" s="141"/>
+      <c r="J10" s="141"/>
+      <c r="K10" s="142"/>
+    </row>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B11" s="276" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="277"/>
+      <c r="D11" s="277"/>
+      <c r="E11" s="278"/>
+      <c r="F11" s="279"/>
+      <c r="G11" s="280"/>
+      <c r="H11" s="280"/>
+      <c r="I11" s="280"/>
+      <c r="J11" s="280"/>
+      <c r="K11" s="281"/>
+    </row>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B12" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="151"/>
+      <c r="D12" s="151"/>
+      <c r="E12" s="151"/>
+      <c r="F12" s="151"/>
+      <c r="G12" s="151"/>
+      <c r="H12" s="151"/>
+      <c r="I12" s="151"/>
+      <c r="J12" s="151"/>
+      <c r="K12" s="152"/>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B13" s="23"/>
+      <c r="C13" s="150" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="151"/>
+      <c r="E13" s="151"/>
+      <c r="F13" s="151"/>
+      <c r="G13" s="151"/>
+      <c r="H13" s="151"/>
+      <c r="I13" s="151"/>
+      <c r="J13" s="151"/>
+      <c r="K13" s="152"/>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B14" s="23"/>
+      <c r="C14" s="150" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="70"/>
-[...25 lines deleted...]
-      <c r="B6" s="95" t="s">
+      <c r="D14" s="151"/>
+      <c r="E14" s="151"/>
+      <c r="F14" s="151"/>
+      <c r="G14" s="151"/>
+      <c r="H14" s="151"/>
+      <c r="I14" s="151"/>
+      <c r="J14" s="151"/>
+      <c r="K14" s="152"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B15" s="23"/>
+      <c r="C15" s="150" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="96"/>
-[...10 lines deleted...]
-      <c r="B7" s="95" t="s">
+      <c r="D15" s="151"/>
+      <c r="E15" s="151"/>
+      <c r="F15" s="151"/>
+      <c r="G15" s="151"/>
+      <c r="H15" s="151"/>
+      <c r="I15" s="151"/>
+      <c r="J15" s="151"/>
+      <c r="K15" s="152"/>
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B16" s="153" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="96"/>
-[...25 lines deleted...]
-      <c r="B10" s="113" t="s">
+      <c r="C16" s="151"/>
+      <c r="D16" s="151"/>
+      <c r="E16" s="157"/>
+      <c r="F16" s="154"/>
+      <c r="G16" s="155"/>
+      <c r="H16" s="155"/>
+      <c r="I16" s="155"/>
+      <c r="J16" s="155"/>
+      <c r="K16" s="156"/>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B17" s="153" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="114"/>
-[...10 lines deleted...]
-      <c r="B11" s="139" t="s">
+      <c r="C17" s="151"/>
+      <c r="D17" s="151"/>
+      <c r="E17" s="151"/>
+      <c r="F17" s="151"/>
+      <c r="G17" s="151"/>
+      <c r="H17" s="151"/>
+      <c r="I17" s="151"/>
+      <c r="J17" s="151"/>
+      <c r="K17" s="152"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B18" s="23"/>
+      <c r="C18" s="150" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="140"/>
-[...10 lines deleted...]
-      <c r="B12" s="139" t="s">
+      <c r="D18" s="151"/>
+      <c r="E18" s="151"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="151"/>
+      <c r="H18" s="151"/>
+      <c r="I18" s="151"/>
+      <c r="J18" s="151"/>
+      <c r="K18" s="152"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B19" s="23"/>
+      <c r="C19" s="150" t="s">
         <v>42</v>
       </c>
-      <c r="C12" s="140"/>
-[...11 lines deleted...]
-      <c r="C13" s="136" t="s">
+      <c r="D19" s="151"/>
+      <c r="E19" s="151"/>
+      <c r="F19" s="151"/>
+      <c r="G19" s="151"/>
+      <c r="H19" s="151"/>
+      <c r="I19" s="151"/>
+      <c r="J19" s="151"/>
+      <c r="K19" s="152"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B20" s="23"/>
+      <c r="C20" s="150" t="s">
         <v>43</v>
       </c>
-      <c r="D13" s="137"/>
-[...10 lines deleted...]
-      <c r="C14" s="136" t="s">
+      <c r="D20" s="151"/>
+      <c r="E20" s="151"/>
+      <c r="F20" s="151"/>
+      <c r="G20" s="151"/>
+      <c r="H20" s="151"/>
+      <c r="I20" s="151"/>
+      <c r="J20" s="151"/>
+      <c r="K20" s="152"/>
+    </row>
+    <row r="21" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="24"/>
+      <c r="C21" s="147" t="s">
         <v>44</v>
       </c>
-      <c r="D14" s="137"/>
-[...10 lines deleted...]
-      <c r="C15" s="136" t="s">
+      <c r="D21" s="148"/>
+      <c r="E21" s="148"/>
+      <c r="F21" s="148"/>
+      <c r="G21" s="148"/>
+      <c r="H21" s="148"/>
+      <c r="I21" s="148"/>
+      <c r="J21" s="148"/>
+      <c r="K21" s="149"/>
+    </row>
+    <row r="22" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="2:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="285" t="s">
         <v>45</v>
       </c>
-      <c r="D15" s="137"/>
-[...9 lines deleted...]
-      <c r="B16" s="139" t="s">
+      <c r="C23" s="286"/>
+      <c r="D23" s="286"/>
+      <c r="E23" s="286"/>
+      <c r="F23" s="286"/>
+      <c r="G23" s="286"/>
+      <c r="H23" s="286"/>
+      <c r="I23" s="286"/>
+      <c r="J23" s="286"/>
+      <c r="K23" s="287"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B24" s="282" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="140"/>
-[...10 lines deleted...]
-      <c r="B17" s="139" t="s">
+      <c r="C24" s="283"/>
+      <c r="D24" s="283"/>
+      <c r="E24" s="283"/>
+      <c r="F24" s="283"/>
+      <c r="G24" s="283"/>
+      <c r="H24" s="283"/>
+      <c r="I24" s="283"/>
+      <c r="J24" s="283"/>
+      <c r="K24" s="284"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B25" s="14"/>
+      <c r="C25" s="158" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="140"/>
-[...11 lines deleted...]
-      <c r="C18" s="136" t="s">
+      <c r="D25" s="158"/>
+      <c r="E25" s="158"/>
+      <c r="F25" s="158"/>
+      <c r="G25" s="158"/>
+      <c r="H25" s="158"/>
+      <c r="I25" s="158"/>
+      <c r="J25" s="158"/>
+      <c r="K25" s="159"/>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B26" s="14"/>
+      <c r="C26" s="158" t="s">
         <v>48</v>
       </c>
-      <c r="D18" s="137"/>
-[...10 lines deleted...]
-      <c r="C19" s="136" t="s">
+      <c r="D26" s="158"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="158"/>
+      <c r="G26" s="158"/>
+      <c r="H26" s="158"/>
+      <c r="I26" s="158"/>
+      <c r="J26" s="158"/>
+      <c r="K26" s="159"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B27" s="14"/>
+      <c r="C27" s="158" t="s">
         <v>49</v>
       </c>
-      <c r="D19" s="137"/>
-[...10 lines deleted...]
-      <c r="C20" s="136" t="s">
+      <c r="D27" s="158"/>
+      <c r="E27" s="158"/>
+      <c r="F27" s="158"/>
+      <c r="G27" s="158"/>
+      <c r="H27" s="158"/>
+      <c r="I27" s="158"/>
+      <c r="J27" s="158"/>
+      <c r="K27" s="159"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B28" s="14"/>
+      <c r="C28" s="158" t="s">
         <v>50</v>
       </c>
-      <c r="D20" s="137"/>
-[...10 lines deleted...]
-      <c r="C21" s="133" t="s">
+      <c r="D28" s="158"/>
+      <c r="E28" s="158"/>
+      <c r="F28" s="158"/>
+      <c r="G28" s="158"/>
+      <c r="H28" s="158"/>
+      <c r="I28" s="158"/>
+      <c r="J28" s="158"/>
+      <c r="K28" s="159"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B29" s="14"/>
+      <c r="C29" s="158" t="s">
         <v>51</v>
       </c>
-      <c r="D21" s="134"/>
-[...10 lines deleted...]
-      <c r="B23" s="99" t="s">
+      <c r="D29" s="158"/>
+      <c r="E29" s="158"/>
+      <c r="F29" s="158"/>
+      <c r="G29" s="158"/>
+      <c r="H29" s="158"/>
+      <c r="I29" s="158"/>
+      <c r="J29" s="158"/>
+      <c r="K29" s="159"/>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B30" s="14"/>
+      <c r="C30" s="158" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="100"/>
-[...10 lines deleted...]
-      <c r="B24" s="88" t="s">
+      <c r="D30" s="158"/>
+      <c r="E30" s="158"/>
+      <c r="F30" s="158"/>
+      <c r="G30" s="158"/>
+      <c r="H30" s="158"/>
+      <c r="I30" s="158"/>
+      <c r="J30" s="158"/>
+      <c r="K30" s="159"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B31" s="14"/>
+      <c r="C31" s="158" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="89"/>
-[...11 lines deleted...]
-      <c r="C25" s="146" t="s">
+      <c r="D31" s="158"/>
+      <c r="E31" s="158"/>
+      <c r="F31" s="158"/>
+      <c r="G31" s="158"/>
+      <c r="H31" s="158"/>
+      <c r="I31" s="158"/>
+      <c r="J31" s="158"/>
+      <c r="K31" s="159"/>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B32" s="14"/>
+      <c r="C32" s="158" t="s">
         <v>54</v>
       </c>
-      <c r="D25" s="146"/>
-[...10 lines deleted...]
-      <c r="C26" s="146" t="s">
+      <c r="D32" s="158"/>
+      <c r="E32" s="158"/>
+      <c r="F32" s="158"/>
+      <c r="G32" s="158"/>
+      <c r="H32" s="158"/>
+      <c r="I32" s="158"/>
+      <c r="J32" s="158"/>
+      <c r="K32" s="159"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B33" s="14"/>
+      <c r="C33" s="158" t="s">
         <v>55</v>
       </c>
-      <c r="D26" s="146"/>
-[...10 lines deleted...]
-      <c r="C27" s="146" t="s">
+      <c r="D33" s="158"/>
+      <c r="E33" s="158"/>
+      <c r="F33" s="158"/>
+      <c r="G33" s="158"/>
+      <c r="H33" s="158"/>
+      <c r="I33" s="158"/>
+      <c r="J33" s="158"/>
+      <c r="K33" s="159"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B34" s="14"/>
+      <c r="C34" s="158" t="s">
         <v>56</v>
       </c>
-      <c r="D27" s="146"/>
-[...10 lines deleted...]
-      <c r="C28" s="146" t="s">
+      <c r="D34" s="158"/>
+      <c r="E34" s="158"/>
+      <c r="F34" s="158"/>
+      <c r="G34" s="158"/>
+      <c r="H34" s="158"/>
+      <c r="I34" s="158"/>
+      <c r="J34" s="158"/>
+      <c r="K34" s="159"/>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B35" s="14"/>
+      <c r="C35" s="158" t="s">
         <v>57</v>
       </c>
-      <c r="D28" s="146"/>
-[...10 lines deleted...]
-      <c r="C29" s="146" t="s">
+      <c r="D35" s="158"/>
+      <c r="E35" s="158"/>
+      <c r="F35" s="158"/>
+      <c r="G35" s="158"/>
+      <c r="H35" s="158"/>
+      <c r="I35" s="158"/>
+      <c r="J35" s="158"/>
+      <c r="K35" s="159"/>
+    </row>
+    <row r="36" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="15"/>
+      <c r="C36" s="160" t="s">
         <v>58</v>
       </c>
-      <c r="D29" s="146"/>
-[...10 lines deleted...]
-      <c r="C30" s="146" t="s">
+      <c r="D36" s="160"/>
+      <c r="E36" s="160"/>
+      <c r="F36" s="161"/>
+      <c r="G36" s="161"/>
+      <c r="H36" s="161"/>
+      <c r="I36" s="161"/>
+      <c r="J36" s="161"/>
+      <c r="K36" s="162"/>
+    </row>
+    <row r="37" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="163" t="s">
         <v>59</v>
       </c>
-      <c r="D30" s="146"/>
-[...10 lines deleted...]
-      <c r="C31" s="146" t="s">
+      <c r="C38" s="164"/>
+      <c r="D38" s="164"/>
+      <c r="E38" s="164"/>
+      <c r="F38" s="164"/>
+      <c r="G38" s="164"/>
+      <c r="H38" s="164"/>
+      <c r="I38" s="164"/>
+      <c r="J38" s="164"/>
+      <c r="K38" s="165"/>
+      <c r="L38" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="D31" s="146"/>
-[...10 lines deleted...]
-      <c r="C32" s="146" t="s">
+    </row>
+    <row r="39" spans="1:12" ht="204.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="5"/>
+      <c r="B39" s="288" t="s">
+        <v>176</v>
+      </c>
+      <c r="C39" s="289"/>
+      <c r="D39" s="289"/>
+      <c r="E39" s="289"/>
+      <c r="F39" s="289"/>
+      <c r="G39" s="289"/>
+      <c r="H39" s="289"/>
+      <c r="I39" s="289"/>
+      <c r="J39" s="289"/>
+      <c r="K39" s="290"/>
+      <c r="L39" s="167"/>
+    </row>
+    <row r="40" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="5"/>
+      <c r="B40" s="223" t="s">
+        <v>183</v>
+      </c>
+      <c r="C40" s="224"/>
+      <c r="D40" s="225">
+        <f>IF(ISBLANK(B41),0,LEN(TRIM(B41))-LEN(SUBSTITUTE(B41," ",""))+1)</f>
+        <v>0</v>
+      </c>
+      <c r="E40" s="36"/>
+      <c r="F40" s="36"/>
+      <c r="G40" s="36"/>
+      <c r="H40" s="36"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="36"/>
+      <c r="K40" s="37"/>
+      <c r="L40" s="168"/>
+    </row>
+    <row r="41" spans="1:12" ht="93.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="5"/>
+      <c r="B41" s="229"/>
+      <c r="C41" s="230"/>
+      <c r="D41" s="230"/>
+      <c r="E41" s="230"/>
+      <c r="F41" s="230"/>
+      <c r="G41" s="230"/>
+      <c r="H41" s="230"/>
+      <c r="I41" s="230"/>
+      <c r="J41" s="230"/>
+      <c r="K41" s="291"/>
+      <c r="L41" s="49"/>
+    </row>
+    <row r="42" spans="1:12" ht="246" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="5"/>
+      <c r="B42" s="288" t="s">
+        <v>177</v>
+      </c>
+      <c r="C42" s="289"/>
+      <c r="D42" s="289"/>
+      <c r="E42" s="289"/>
+      <c r="F42" s="289"/>
+      <c r="G42" s="289"/>
+      <c r="H42" s="289"/>
+      <c r="I42" s="289"/>
+      <c r="J42" s="289"/>
+      <c r="K42" s="290"/>
+      <c r="L42" s="167"/>
+    </row>
+    <row r="43" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="5"/>
+      <c r="B43" s="223" t="s">
+        <v>183</v>
+      </c>
+      <c r="C43" s="224"/>
+      <c r="D43" s="225">
+        <f>IF(ISBLANK(B44),0,LEN(TRIM(B44))-LEN(SUBSTITUTE(B44," ",""))+1)</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="36"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="36"/>
+      <c r="H43" s="36"/>
+      <c r="I43" s="36"/>
+      <c r="J43" s="36"/>
+      <c r="K43" s="37"/>
+      <c r="L43" s="168"/>
+    </row>
+    <row r="44" spans="1:12" ht="93.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="229"/>
+      <c r="C44" s="230"/>
+      <c r="D44" s="230"/>
+      <c r="E44" s="230"/>
+      <c r="F44" s="230"/>
+      <c r="G44" s="230"/>
+      <c r="H44" s="230"/>
+      <c r="I44" s="230"/>
+      <c r="J44" s="230"/>
+      <c r="K44" s="291"/>
+      <c r="L44" s="49"/>
+    </row>
+    <row r="45" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="5"/>
+      <c r="B45" s="295" t="s">
+        <v>162</v>
+      </c>
+      <c r="C45" s="296"/>
+      <c r="D45" s="296"/>
+      <c r="E45" s="296"/>
+      <c r="F45" s="296"/>
+      <c r="G45" s="296"/>
+      <c r="H45" s="296"/>
+      <c r="I45" s="296"/>
+      <c r="J45" s="296"/>
+      <c r="K45" s="297" t="s">
         <v>61</v>
       </c>
-      <c r="D32" s="146"/>
-[...10 lines deleted...]
-      <c r="C33" s="146" t="s">
+      <c r="L45" s="32" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="72.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="20"/>
+      <c r="B46" s="292" t="s">
+        <v>163</v>
+      </c>
+      <c r="C46" s="293"/>
+      <c r="D46" s="293"/>
+      <c r="E46" s="293"/>
+      <c r="F46" s="293"/>
+      <c r="G46" s="293"/>
+      <c r="H46" s="293"/>
+      <c r="I46" s="293"/>
+      <c r="J46" s="293"/>
+      <c r="K46" s="294"/>
+      <c r="L46" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="D33" s="146"/>
-[...10 lines deleted...]
-      <c r="C34" s="148" t="s">
+    </row>
+    <row r="47" spans="1:12" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="20"/>
+      <c r="B47" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="43"/>
+      <c r="F47" s="43"/>
+      <c r="G47" s="43"/>
+      <c r="H47" s="43"/>
+      <c r="I47" s="43"/>
+      <c r="J47" s="43"/>
+      <c r="K47" s="16"/>
+      <c r="L47" s="35"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="17" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="49" spans="2:12" ht="14.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="128" t="s">
         <v>63</v>
       </c>
-      <c r="D34" s="148"/>
-[...206 lines deleted...]
-      <c r="K51" s="107"/>
+      <c r="C49" s="129"/>
+      <c r="D49" s="129"/>
+      <c r="E49" s="129"/>
+      <c r="F49" s="129"/>
+      <c r="G49" s="129"/>
+      <c r="H49" s="129"/>
+      <c r="I49" s="129"/>
+      <c r="J49" s="129"/>
+      <c r="K49" s="129"/>
+      <c r="L49" s="7">
+        <f>SUM(L39,L42,L47)</f>
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="51">
+  <mergeCells count="52">
+    <mergeCell ref="B38:K38"/>
+    <mergeCell ref="B39:K39"/>
     <mergeCell ref="B41:K41"/>
     <mergeCell ref="B42:K42"/>
-    <mergeCell ref="B36:K36"/>
-[...5 lines deleted...]
-    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="B44:K44"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="C35:K35"/>
+    <mergeCell ref="C36:E36"/>
     <mergeCell ref="B24:K24"/>
-    <mergeCell ref="F34:K34"/>
+    <mergeCell ref="F36:K36"/>
     <mergeCell ref="C25:K25"/>
     <mergeCell ref="C26:K26"/>
     <mergeCell ref="C27:K27"/>
-    <mergeCell ref="C28:K28"/>
-    <mergeCell ref="C29:K29"/>
     <mergeCell ref="C30:K30"/>
     <mergeCell ref="C31:K31"/>
     <mergeCell ref="C32:K32"/>
+    <mergeCell ref="C33:K33"/>
+    <mergeCell ref="C34:K34"/>
+    <mergeCell ref="C28:K28"/>
+    <mergeCell ref="C29:K29"/>
     <mergeCell ref="C18:K18"/>
     <mergeCell ref="B17:K17"/>
     <mergeCell ref="F16:K16"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="C15:K15"/>
     <mergeCell ref="C14:K14"/>
     <mergeCell ref="C13:K13"/>
     <mergeCell ref="B12:K12"/>
     <mergeCell ref="F11:K11"/>
-    <mergeCell ref="B51:K51"/>
+    <mergeCell ref="B49:K49"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B5:K5"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E8:K8"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="E6:K6"/>
     <mergeCell ref="B23:K23"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="C21:K21"/>
     <mergeCell ref="C20:K20"/>
     <mergeCell ref="C19:K19"/>
-    <mergeCell ref="B48:K48"/>
-[...4 lines deleted...]
-    <mergeCell ref="B47:K47"/>
+    <mergeCell ref="L39:L41"/>
+    <mergeCell ref="L42:L44"/>
+    <mergeCell ref="B45:J45"/>
+    <mergeCell ref="B46:J46"/>
+    <mergeCell ref="B47:J47"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K46:K47" xr:uid="{88DB445F-FF41-45E4-8203-69FE4F356BEA}">
+      <formula1>"Yes,No"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{750EC9D3-9D3D-46E6-90A9-DF86B5FAD13F}">
+  <sheetPr>
+    <tabColor theme="5"/>
+  </sheetPr>
+  <dimension ref="A1:L13"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:D7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="2.140625" style="1" customWidth="1"/>
+    <col min="2" max="11" width="11.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="19.85546875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="52"/>
+    </row>
+    <row r="2" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="55"/>
+    </row>
+    <row r="3" spans="1:12" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="58"/>
+    </row>
+    <row r="4" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="59" t="s">
+        <v>149</v>
+      </c>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="173"/>
+      <c r="L5" s="228" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="231" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="166"/>
+      <c r="B6" s="97" t="s">
+        <v>179</v>
+      </c>
+      <c r="C6" s="227"/>
+      <c r="D6" s="227"/>
+      <c r="E6" s="227"/>
+      <c r="F6" s="227"/>
+      <c r="G6" s="227"/>
+      <c r="H6" s="227"/>
+      <c r="I6" s="227"/>
+      <c r="J6" s="227"/>
+      <c r="K6" s="99"/>
+      <c r="L6" s="167"/>
+    </row>
+    <row r="7" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="166"/>
+      <c r="B7" s="223" t="s">
+        <v>183</v>
+      </c>
+      <c r="C7" s="224"/>
+      <c r="D7" s="225">
+        <f>IF(ISBLANK(B8),0,LEN(TRIM(B8))-LEN(SUBSTITUTE(B8," ",""))+1)</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="168"/>
+    </row>
+    <row r="8" spans="1:12" ht="93.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="166"/>
+      <c r="B8" s="229"/>
+      <c r="C8" s="230"/>
+      <c r="D8" s="230"/>
+      <c r="E8" s="230"/>
+      <c r="F8" s="230"/>
+      <c r="G8" s="230"/>
+      <c r="H8" s="230"/>
+      <c r="I8" s="230"/>
+      <c r="J8" s="230"/>
+      <c r="K8" s="231"/>
+      <c r="L8" s="49"/>
+    </row>
+    <row r="9" spans="1:12" ht="249.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="166"/>
+      <c r="B9" s="234" t="s">
+        <v>180</v>
+      </c>
+      <c r="C9" s="235"/>
+      <c r="D9" s="235"/>
+      <c r="E9" s="235"/>
+      <c r="F9" s="235"/>
+      <c r="G9" s="235"/>
+      <c r="H9" s="235"/>
+      <c r="I9" s="235"/>
+      <c r="J9" s="235"/>
+      <c r="K9" s="236"/>
+      <c r="L9" s="167"/>
+    </row>
+    <row r="10" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="166"/>
+      <c r="B10" s="223" t="s">
+        <v>183</v>
+      </c>
+      <c r="C10" s="224"/>
+      <c r="D10" s="225">
+        <f>IF(ISBLANK(B11),0,LEN(TRIM(B11))-LEN(SUBSTITUTE(B11," ",""))+1)</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="37"/>
+      <c r="L10" s="168"/>
+    </row>
+    <row r="11" spans="1:12" ht="93.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="166"/>
+      <c r="B11" s="232"/>
+      <c r="C11" s="233"/>
+      <c r="D11" s="233"/>
+      <c r="E11" s="233"/>
+      <c r="F11" s="233"/>
+      <c r="G11" s="233"/>
+      <c r="H11" s="233"/>
+      <c r="I11" s="233"/>
+      <c r="J11" s="233"/>
+      <c r="K11" s="233"/>
+      <c r="L11" s="49"/>
+    </row>
+    <row r="12" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L12" s="22" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="14.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="128" t="s">
+        <v>166</v>
+      </c>
+      <c r="C13" s="129"/>
+      <c r="D13" s="129"/>
+      <c r="E13" s="129"/>
+      <c r="F13" s="129"/>
+      <c r="G13" s="129"/>
+      <c r="H13" s="129"/>
+      <c r="I13" s="129"/>
+      <c r="J13" s="129"/>
+      <c r="K13" s="129"/>
+      <c r="L13" s="21">
+        <f>SUM(L6:L11)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="B11:K11"/>
+    <mergeCell ref="B9:K9"/>
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="B6:K6"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="B13:K13"/>
+    <mergeCell ref="L6:L8"/>
+    <mergeCell ref="L9:L11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42FBB793-2FC5-4C0A-BFAF-136D73F3D273}">
+  <sheetPr>
+    <tabColor theme="5"/>
+  </sheetPr>
+  <dimension ref="A1:L11"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="A3" sqref="A1:A1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="2.5703125" style="1" customWidth="1"/>
+    <col min="2" max="11" width="11.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="19.42578125" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="52"/>
+    </row>
+    <row r="2" spans="1:12" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="55"/>
+    </row>
+    <row r="3" spans="1:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="58"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="173"/>
+      <c r="L5" s="228" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="231" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="5"/>
+      <c r="B6" s="97" t="s">
+        <v>181</v>
+      </c>
+      <c r="C6" s="227"/>
+      <c r="D6" s="227"/>
+      <c r="E6" s="227"/>
+      <c r="F6" s="227"/>
+      <c r="G6" s="227"/>
+      <c r="H6" s="227"/>
+      <c r="I6" s="227"/>
+      <c r="J6" s="227"/>
+      <c r="K6" s="99"/>
+      <c r="L6" s="167"/>
+    </row>
+    <row r="7" spans="1:12" ht="183.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="5"/>
+      <c r="B7" s="97" t="s">
+        <v>178</v>
+      </c>
+      <c r="C7" s="227"/>
+      <c r="D7" s="227"/>
+      <c r="E7" s="227"/>
+      <c r="F7" s="227"/>
+      <c r="G7" s="227"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="227"/>
+      <c r="J7" s="227"/>
+      <c r="K7" s="99"/>
+      <c r="L7" s="168"/>
+    </row>
+    <row r="8" spans="1:12" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="5"/>
+      <c r="B8" s="223" t="s">
+        <v>183</v>
+      </c>
+      <c r="C8" s="224"/>
+      <c r="D8" s="225">
+        <f>IF(ISBLANK(B9),0,LEN(TRIM(B9))-LEN(SUBSTITUTE(B9," ",""))+1)</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="168"/>
+    </row>
+    <row r="9" spans="1:12" ht="110.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="5"/>
+      <c r="B9" s="170"/>
+      <c r="C9" s="171"/>
+      <c r="D9" s="171"/>
+      <c r="E9" s="171"/>
+      <c r="F9" s="171"/>
+      <c r="G9" s="171"/>
+      <c r="H9" s="171"/>
+      <c r="I9" s="171"/>
+      <c r="J9" s="171"/>
+      <c r="K9" s="172"/>
+      <c r="L9" s="169"/>
+    </row>
+    <row r="10" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L10" s="22" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="14.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="128" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="129"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="129"/>
+      <c r="F11" s="129"/>
+      <c r="G11" s="129"/>
+      <c r="H11" s="129"/>
+      <c r="I11" s="129"/>
+      <c r="J11" s="129"/>
+      <c r="K11" s="129"/>
+      <c r="L11" s="21">
+        <f>SUM(L6)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="L6:L9"/>
+    <mergeCell ref="B9:K9"/>
+    <mergeCell ref="B11:K11"/>
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="B6:K6"/>
+    <mergeCell ref="B7:K7"/>
+    <mergeCell ref="B8:C8"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AFA1F84-C88F-469A-A4CE-6475195D409D}">
+  <sheetPr>
+    <tabColor theme="5"/>
+  </sheetPr>
+  <dimension ref="A1:M14"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection sqref="A1:A1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="2.5703125" style="1" customWidth="1"/>
+    <col min="2" max="11" width="11.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="19.140625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="52"/>
+    </row>
+    <row r="2" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="55"/>
+    </row>
+    <row r="3" spans="1:13" ht="37.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="58"/>
+    </row>
+    <row r="4" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="173"/>
+      <c r="L5" s="228" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="249.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="5"/>
+      <c r="B6" s="97" t="s">
+        <v>182</v>
+      </c>
+      <c r="C6" s="227"/>
+      <c r="D6" s="227"/>
+      <c r="E6" s="227"/>
+      <c r="F6" s="227"/>
+      <c r="G6" s="227"/>
+      <c r="H6" s="227"/>
+      <c r="I6" s="227"/>
+      <c r="J6" s="227"/>
+      <c r="K6" s="99"/>
+      <c r="L6" s="167"/>
+    </row>
+    <row r="7" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="5"/>
+      <c r="B7" s="223" t="s">
+        <v>183</v>
+      </c>
+      <c r="C7" s="224"/>
+      <c r="D7" s="225">
+        <f>IF(ISBLANK(B8),0,LEN(TRIM(B8))-LEN(SUBSTITUTE(B8," ",""))+1)</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="168"/>
+    </row>
+    <row r="8" spans="1:13" ht="110.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="5"/>
+      <c r="B8" s="170"/>
+      <c r="C8" s="171"/>
+      <c r="D8" s="171"/>
+      <c r="E8" s="171"/>
+      <c r="F8" s="171"/>
+      <c r="G8" s="171"/>
+      <c r="H8" s="171"/>
+      <c r="I8" s="171"/>
+      <c r="J8" s="171"/>
+      <c r="K8" s="226"/>
+      <c r="L8" s="49"/>
+    </row>
+    <row r="9" spans="1:13" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="32" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="55.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="38" t="s">
+        <v>167</v>
+      </c>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="39"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="33"/>
+    </row>
+    <row r="11" spans="1:13" ht="202.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="38" t="s">
+        <v>168</v>
+      </c>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="39"/>
+      <c r="J11" s="39"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="C12" s="43"/>
+      <c r="D12" s="43"/>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="34"/>
+    </row>
+    <row r="13" spans="1:13" ht="14.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="29" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="14.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="46"/>
+      <c r="L14" s="21">
+        <f>SUM(L6,L10,L11,L12)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="L6:L8"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="B6:K6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B10:J10"/>
+    <mergeCell ref="B9:J9"/>
+    <mergeCell ref="B11:J11"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="B14:K14"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K10:K12" xr:uid="{D0F85822-C780-4FCB-8C13-2F848919E0D5}">
+      <formula1>"Yes,No"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63200318-6586-44E4-98D4-FE0425AB0F63}">
   <sheetPr>
     <tabColor theme="5"/>
   </sheetPr>
-  <dimension ref="B1:K59"/>
+  <dimension ref="B1:L59"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:K1"/>
+      <selection sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.5546875" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="8"/>
+    <col min="1" max="1" width="2.5703125" style="1" customWidth="1"/>
+    <col min="2" max="11" width="11.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="23.28515625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="18" x14ac:dyDescent="0.3">
-      <c r="B1" s="63" t="s">
+    <row r="1" spans="2:12" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="64"/>
-[...10 lines deleted...]
-      <c r="B2" s="66" t="s">
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="8"/>
+    </row>
+    <row r="2" spans="2:12" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="67"/>
-[...48 lines deleted...]
-      <c r="I6" s="183">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="8"/>
+    </row>
+    <row r="3" spans="2:12" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="56" t="s">
+        <v>151</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="58"/>
+    </row>
+    <row r="4" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="241" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" s="242"/>
+      <c r="D5" s="242"/>
+      <c r="E5" s="242"/>
+      <c r="F5" s="242"/>
+      <c r="G5" s="242"/>
+      <c r="H5" s="242"/>
+      <c r="I5" s="242"/>
+      <c r="J5" s="242"/>
+      <c r="K5" s="243"/>
+    </row>
+    <row r="6" spans="2:12" ht="14.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="237" t="s">
+        <v>152</v>
+      </c>
+      <c r="C6" s="238"/>
+      <c r="D6" s="238"/>
+      <c r="E6" s="238"/>
+      <c r="F6" s="238"/>
+      <c r="G6" s="238"/>
+      <c r="H6" s="238"/>
+      <c r="I6" s="239">
         <f>J20</f>
         <v>0</v>
       </c>
-      <c r="J6" s="183"/>
-[...37 lines deleted...]
-      <c r="B10" s="162" t="s">
+      <c r="J6" s="239"/>
+      <c r="K6" s="240"/>
+    </row>
+    <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+    </row>
+    <row r="8" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="247" t="s">
         <v>70</v>
       </c>
-      <c r="C10" s="163"/>
-[...6 lines deleted...]
-      <c r="J10" s="187" t="s">
+      <c r="C8" s="248"/>
+      <c r="D8" s="248"/>
+      <c r="E8" s="248"/>
+      <c r="F8" s="248"/>
+      <c r="G8" s="248"/>
+      <c r="H8" s="248"/>
+      <c r="I8" s="248"/>
+      <c r="J8" s="248"/>
+      <c r="K8" s="249"/>
+      <c r="L8" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="244" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="194"/>
-[...2 lines deleted...]
-      <c r="B11" s="177" t="s">
+      <c r="C9" s="245"/>
+      <c r="D9" s="245"/>
+      <c r="E9" s="245"/>
+      <c r="F9" s="245"/>
+      <c r="G9" s="245"/>
+      <c r="H9" s="245"/>
+      <c r="I9" s="245"/>
+      <c r="J9" s="245"/>
+      <c r="K9" s="246"/>
+      <c r="L9" s="219" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="10" spans="2:12" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="207" t="s">
         <v>72</v>
       </c>
-      <c r="C11" s="178"/>
-[...10 lines deleted...]
-      <c r="B12" s="177" t="s">
+      <c r="C10" s="206"/>
+      <c r="D10" s="206"/>
+      <c r="E10" s="206"/>
+      <c r="F10" s="206"/>
+      <c r="G10" s="206"/>
+      <c r="H10" s="206"/>
+      <c r="I10" s="206"/>
+      <c r="J10" s="213" t="s">
         <v>73</v>
       </c>
-      <c r="C12" s="178"/>
-[...10 lines deleted...]
-      <c r="B13" s="177" t="s">
+      <c r="K10" s="222"/>
+      <c r="L10" s="220"/>
+    </row>
+    <row r="11" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B11" s="201" t="s">
         <v>74</v>
       </c>
-      <c r="C13" s="178"/>
-[...10 lines deleted...]
-      <c r="B14" s="177" t="s">
+      <c r="C11" s="202"/>
+      <c r="D11" s="202"/>
+      <c r="E11" s="202"/>
+      <c r="F11" s="202"/>
+      <c r="G11" s="202"/>
+      <c r="H11" s="202"/>
+      <c r="I11" s="202"/>
+      <c r="J11" s="179"/>
+      <c r="K11" s="191"/>
+      <c r="L11" s="220"/>
+    </row>
+    <row r="12" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="201" t="s">
         <v>75</v>
       </c>
-      <c r="C14" s="178"/>
-[...10 lines deleted...]
-      <c r="B15" s="177" t="s">
+      <c r="C12" s="202"/>
+      <c r="D12" s="202"/>
+      <c r="E12" s="202"/>
+      <c r="F12" s="202"/>
+      <c r="G12" s="202"/>
+      <c r="H12" s="202"/>
+      <c r="I12" s="202"/>
+      <c r="J12" s="179"/>
+      <c r="K12" s="191"/>
+      <c r="L12" s="221"/>
+    </row>
+    <row r="13" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B13" s="201" t="s">
         <v>76</v>
       </c>
-      <c r="C15" s="178"/>
-[...10 lines deleted...]
-      <c r="B16" s="177" t="s">
+      <c r="C13" s="202"/>
+      <c r="D13" s="202"/>
+      <c r="E13" s="202"/>
+      <c r="F13" s="202"/>
+      <c r="G13" s="202"/>
+      <c r="H13" s="202"/>
+      <c r="I13" s="202"/>
+      <c r="J13" s="179"/>
+      <c r="K13" s="191"/>
+      <c r="L13" s="47"/>
+    </row>
+    <row r="14" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B14" s="201" t="s">
         <v>77</v>
       </c>
-      <c r="C16" s="178"/>
-[...10 lines deleted...]
-      <c r="B17" s="177" t="s">
+      <c r="C14" s="202"/>
+      <c r="D14" s="202"/>
+      <c r="E14" s="202"/>
+      <c r="F14" s="202"/>
+      <c r="G14" s="202"/>
+      <c r="H14" s="202"/>
+      <c r="I14" s="202"/>
+      <c r="J14" s="179"/>
+      <c r="K14" s="191"/>
+      <c r="L14" s="48"/>
+    </row>
+    <row r="15" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B15" s="201" t="s">
         <v>78</v>
       </c>
-      <c r="C17" s="178"/>
-[...10 lines deleted...]
-      <c r="B18" s="181" t="s">
+      <c r="C15" s="202"/>
+      <c r="D15" s="202"/>
+      <c r="E15" s="202"/>
+      <c r="F15" s="202"/>
+      <c r="G15" s="202"/>
+      <c r="H15" s="202"/>
+      <c r="I15" s="202"/>
+      <c r="J15" s="179"/>
+      <c r="K15" s="191"/>
+      <c r="L15" s="48"/>
+    </row>
+    <row r="16" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B16" s="201" t="s">
         <v>79</v>
       </c>
-      <c r="C18" s="182"/>
-[...6 lines deleted...]
-      <c r="J18" s="179">
+      <c r="C16" s="202"/>
+      <c r="D16" s="202"/>
+      <c r="E16" s="202"/>
+      <c r="F16" s="202"/>
+      <c r="G16" s="202"/>
+      <c r="H16" s="202"/>
+      <c r="I16" s="202"/>
+      <c r="J16" s="179"/>
+      <c r="K16" s="191"/>
+      <c r="L16" s="48"/>
+    </row>
+    <row r="17" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B17" s="201" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="202"/>
+      <c r="D17" s="202"/>
+      <c r="E17" s="202"/>
+      <c r="F17" s="202"/>
+      <c r="G17" s="202"/>
+      <c r="H17" s="202"/>
+      <c r="I17" s="202"/>
+      <c r="J17" s="179"/>
+      <c r="K17" s="191"/>
+      <c r="L17" s="48"/>
+    </row>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B18" s="209" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="210"/>
+      <c r="D18" s="210"/>
+      <c r="E18" s="210"/>
+      <c r="F18" s="210"/>
+      <c r="G18" s="210"/>
+      <c r="H18" s="210"/>
+      <c r="I18" s="210"/>
+      <c r="J18" s="204">
         <f>SUM(J11:J17)</f>
         <v>0</v>
       </c>
-      <c r="K18" s="180"/>
-[...26 lines deleted...]
-      <c r="J20" s="156">
+      <c r="K18" s="205"/>
+      <c r="L18" s="48"/>
+    </row>
+    <row r="19" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B19" s="201" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="202"/>
+      <c r="D19" s="202"/>
+      <c r="E19" s="202"/>
+      <c r="F19" s="202"/>
+      <c r="G19" s="202"/>
+      <c r="H19" s="202"/>
+      <c r="I19" s="202"/>
+      <c r="J19" s="179"/>
+      <c r="K19" s="191"/>
+      <c r="L19" s="48"/>
+    </row>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B20" s="209" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="210"/>
+      <c r="D20" s="210"/>
+      <c r="E20" s="210"/>
+      <c r="F20" s="210"/>
+      <c r="G20" s="210"/>
+      <c r="H20" s="210"/>
+      <c r="I20" s="210"/>
+      <c r="J20" s="183">
         <f>SUM(J18:J19)</f>
         <v>0</v>
       </c>
-      <c r="K20" s="157"/>
-[...30 lines deleted...]
-      <c r="B23" s="181" t="s">
+      <c r="K20" s="203"/>
+      <c r="L20" s="48"/>
+    </row>
+    <row r="21" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B21" s="201" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="182"/>
-[...6 lines deleted...]
-      <c r="J23" s="179">
+      <c r="C21" s="202"/>
+      <c r="D21" s="202"/>
+      <c r="E21" s="202"/>
+      <c r="F21" s="202"/>
+      <c r="G21" s="202"/>
+      <c r="H21" s="202"/>
+      <c r="I21" s="202"/>
+      <c r="J21" s="179"/>
+      <c r="K21" s="191"/>
+      <c r="L21" s="48"/>
+    </row>
+    <row r="22" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B22" s="201" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" s="202"/>
+      <c r="D22" s="202"/>
+      <c r="E22" s="202"/>
+      <c r="F22" s="202"/>
+      <c r="G22" s="202"/>
+      <c r="H22" s="202"/>
+      <c r="I22" s="202"/>
+      <c r="J22" s="179"/>
+      <c r="K22" s="191"/>
+      <c r="L22" s="48"/>
+    </row>
+    <row r="23" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B23" s="209" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="210"/>
+      <c r="D23" s="210"/>
+      <c r="E23" s="210"/>
+      <c r="F23" s="210"/>
+      <c r="G23" s="210"/>
+      <c r="H23" s="210"/>
+      <c r="I23" s="210"/>
+      <c r="J23" s="204">
         <f>SUM(J21:J22)</f>
         <v>0</v>
       </c>
-      <c r="K23" s="180"/>
-[...12 lines deleted...]
-      <c r="J24" s="183">
+      <c r="K23" s="205"/>
+      <c r="L23" s="48"/>
+    </row>
+    <row r="24" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="211" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="212"/>
+      <c r="D24" s="212"/>
+      <c r="E24" s="212"/>
+      <c r="F24" s="212"/>
+      <c r="G24" s="212"/>
+      <c r="H24" s="212"/>
+      <c r="I24" s="212"/>
+      <c r="J24" s="214">
         <f>J20+J23</f>
         <v>0</v>
       </c>
-      <c r="K24" s="184"/>
-[...40 lines deleted...]
-      <c r="D28" s="163" t="s">
+      <c r="K24" s="215"/>
+      <c r="L24" s="49"/>
+    </row>
+    <row r="25" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+    </row>
+    <row r="26" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="247" t="s">
         <v>88</v>
       </c>
-      <c r="E28" s="163"/>
-[...1 lines deleted...]
-      <c r="G28" s="187" t="s">
+      <c r="C26" s="248"/>
+      <c r="D26" s="248"/>
+      <c r="E26" s="248"/>
+      <c r="F26" s="248"/>
+      <c r="G26" s="248"/>
+      <c r="H26" s="248"/>
+      <c r="I26" s="248"/>
+      <c r="J26" s="248"/>
+      <c r="K26" s="249"/>
+      <c r="L26" s="32" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="250" t="s">
         <v>89</v>
       </c>
-      <c r="H28" s="187"/>
-[...1 lines deleted...]
-      <c r="J28" s="163" t="s">
+      <c r="C27" s="251"/>
+      <c r="D27" s="251"/>
+      <c r="E27" s="251"/>
+      <c r="F27" s="251"/>
+      <c r="G27" s="251"/>
+      <c r="H27" s="251"/>
+      <c r="I27" s="251"/>
+      <c r="J27" s="251"/>
+      <c r="K27" s="252"/>
+      <c r="L27" s="31" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B28" s="207" t="s">
         <v>90</v>
       </c>
-      <c r="K28" s="171"/>
-[...50 lines deleted...]
-      <c r="B33" s="174" t="s">
+      <c r="C28" s="206"/>
+      <c r="D28" s="206" t="s">
         <v>91</v>
       </c>
-      <c r="C33" s="175"/>
-[...6 lines deleted...]
-      <c r="J33" s="172">
+      <c r="E28" s="206"/>
+      <c r="F28" s="206"/>
+      <c r="G28" s="213" t="s">
+        <v>92</v>
+      </c>
+      <c r="H28" s="213"/>
+      <c r="I28" s="213"/>
+      <c r="J28" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="K28" s="208"/>
+      <c r="L28" s="216"/>
+    </row>
+    <row r="29" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B29" s="188"/>
+      <c r="C29" s="145"/>
+      <c r="D29" s="145"/>
+      <c r="E29" s="145"/>
+      <c r="F29" s="145"/>
+      <c r="G29" s="145"/>
+      <c r="H29" s="145"/>
+      <c r="I29" s="145"/>
+      <c r="J29" s="179"/>
+      <c r="K29" s="191"/>
+      <c r="L29" s="217"/>
+    </row>
+    <row r="30" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B30" s="188"/>
+      <c r="C30" s="145"/>
+      <c r="D30" s="145"/>
+      <c r="E30" s="145"/>
+      <c r="F30" s="145"/>
+      <c r="G30" s="145"/>
+      <c r="H30" s="145"/>
+      <c r="I30" s="145"/>
+      <c r="J30" s="179"/>
+      <c r="K30" s="191"/>
+      <c r="L30" s="217"/>
+    </row>
+    <row r="31" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B31" s="188"/>
+      <c r="C31" s="145"/>
+      <c r="D31" s="145"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="145"/>
+      <c r="G31" s="145"/>
+      <c r="H31" s="145"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="179"/>
+      <c r="K31" s="191"/>
+      <c r="L31" s="217"/>
+    </row>
+    <row r="32" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B32" s="188"/>
+      <c r="C32" s="145"/>
+      <c r="D32" s="145"/>
+      <c r="E32" s="145"/>
+      <c r="F32" s="145"/>
+      <c r="G32" s="145"/>
+      <c r="H32" s="145"/>
+      <c r="I32" s="145"/>
+      <c r="J32" s="179"/>
+      <c r="K32" s="191"/>
+      <c r="L32" s="217"/>
+    </row>
+    <row r="33" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="192" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="193"/>
+      <c r="D33" s="193"/>
+      <c r="E33" s="193"/>
+      <c r="F33" s="193"/>
+      <c r="G33" s="193"/>
+      <c r="H33" s="193"/>
+      <c r="I33" s="194"/>
+      <c r="J33" s="189">
         <f>SUM(J29:J32)</f>
         <v>0</v>
       </c>
-      <c r="K33" s="173"/>
-[...46 lines deleted...]
-      <c r="J37" s="163" t="s">
+      <c r="K33" s="190"/>
+      <c r="L33" s="218"/>
+    </row>
+    <row r="34" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="L34" s="2"/>
+    </row>
+    <row r="35" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="247" t="s">
         <v>95</v>
       </c>
-      <c r="K37" s="171"/>
-[...50 lines deleted...]
-      <c r="B42" s="174" t="s">
+      <c r="C35" s="248"/>
+      <c r="D35" s="248"/>
+      <c r="E35" s="248"/>
+      <c r="F35" s="248"/>
+      <c r="G35" s="248"/>
+      <c r="H35" s="248"/>
+      <c r="I35" s="248"/>
+      <c r="J35" s="248"/>
+      <c r="K35" s="249"/>
+      <c r="L35" s="2"/>
+    </row>
+    <row r="36" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B36" s="254" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="175"/>
-[...6 lines deleted...]
-      <c r="J42" s="172">
+      <c r="C36" s="253"/>
+      <c r="D36" s="253"/>
+      <c r="E36" s="253"/>
+      <c r="F36" s="253"/>
+      <c r="G36" s="253"/>
+      <c r="H36" s="253"/>
+      <c r="I36" s="253"/>
+      <c r="J36" s="253"/>
+      <c r="K36" s="255"/>
+      <c r="L36" s="2"/>
+    </row>
+    <row r="37" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B37" s="256" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="195"/>
+      <c r="D37" s="195"/>
+      <c r="E37" s="195"/>
+      <c r="F37" s="195"/>
+      <c r="G37" s="195"/>
+      <c r="H37" s="195"/>
+      <c r="I37" s="196"/>
+      <c r="J37" s="198" t="s">
+        <v>98</v>
+      </c>
+      <c r="K37" s="257"/>
+      <c r="L37" s="2"/>
+    </row>
+    <row r="38" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B38" s="258"/>
+      <c r="C38" s="145"/>
+      <c r="D38" s="145"/>
+      <c r="E38" s="145"/>
+      <c r="F38" s="145"/>
+      <c r="G38" s="145"/>
+      <c r="H38" s="145"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="197"/>
+      <c r="K38" s="259"/>
+      <c r="L38" s="2"/>
+    </row>
+    <row r="39" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B39" s="258"/>
+      <c r="C39" s="145"/>
+      <c r="D39" s="145"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="145"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="145"/>
+      <c r="I39" s="154"/>
+      <c r="J39" s="197"/>
+      <c r="K39" s="259"/>
+      <c r="L39" s="2"/>
+    </row>
+    <row r="40" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B40" s="258"/>
+      <c r="C40" s="145"/>
+      <c r="D40" s="145"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="145"/>
+      <c r="G40" s="145"/>
+      <c r="H40" s="145"/>
+      <c r="I40" s="145"/>
+      <c r="J40" s="199"/>
+      <c r="K40" s="260"/>
+    </row>
+    <row r="41" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B41" s="258"/>
+      <c r="C41" s="145"/>
+      <c r="D41" s="145"/>
+      <c r="E41" s="145"/>
+      <c r="F41" s="145"/>
+      <c r="G41" s="145"/>
+      <c r="H41" s="145"/>
+      <c r="I41" s="145"/>
+      <c r="J41" s="179"/>
+      <c r="K41" s="261"/>
+    </row>
+    <row r="42" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="262" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="263"/>
+      <c r="D42" s="263"/>
+      <c r="E42" s="263"/>
+      <c r="F42" s="263"/>
+      <c r="G42" s="263"/>
+      <c r="H42" s="263"/>
+      <c r="I42" s="264"/>
+      <c r="J42" s="265">
         <f>SUM(J38:J41)</f>
         <v>0</v>
       </c>
-      <c r="K42" s="173"/>
-[...50 lines deleted...]
-      <c r="B47" s="14" t="s">
+      <c r="K42" s="266"/>
+    </row>
+    <row r="43" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+    </row>
+    <row r="44" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="247" t="s">
         <v>100</v>
       </c>
-      <c r="C47" s="155" t="s">
+      <c r="C44" s="248"/>
+      <c r="D44" s="248"/>
+      <c r="E44" s="248"/>
+      <c r="F44" s="248"/>
+      <c r="G44" s="248"/>
+      <c r="H44" s="248"/>
+      <c r="I44" s="248"/>
+      <c r="J44" s="248"/>
+      <c r="K44" s="249"/>
+    </row>
+    <row r="45" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="71" t="s">
         <v>101</v>
       </c>
-      <c r="D47" s="155"/>
-[...21 lines deleted...]
-      <c r="B49" s="14" t="s">
+      <c r="C45" s="269"/>
+      <c r="D45" s="269"/>
+      <c r="E45" s="269"/>
+      <c r="F45" s="269"/>
+      <c r="G45" s="269"/>
+      <c r="H45" s="269"/>
+      <c r="I45" s="269"/>
+      <c r="J45" s="269"/>
+      <c r="K45" s="270"/>
+    </row>
+    <row r="46" spans="2:12" ht="134.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="271" t="s">
+        <v>150</v>
+      </c>
+      <c r="C46" s="272"/>
+      <c r="D46" s="272"/>
+      <c r="E46" s="272"/>
+      <c r="F46" s="272"/>
+      <c r="G46" s="272"/>
+      <c r="H46" s="272"/>
+      <c r="I46" s="272"/>
+      <c r="J46" s="272"/>
+      <c r="K46" s="273"/>
+    </row>
+    <row r="47" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="267" t="s">
         <v>102</v>
       </c>
-      <c r="C49" s="155" t="s">
+      <c r="C47" s="268" t="s">
         <v>103</v>
       </c>
-      <c r="D49" s="155"/>
-[...9 lines deleted...]
-      <c r="B50" s="14" t="s">
+      <c r="D47" s="268"/>
+      <c r="E47" s="268"/>
+      <c r="F47" s="268"/>
+      <c r="G47" s="268"/>
+      <c r="H47" s="268"/>
+      <c r="I47" s="268"/>
+      <c r="J47" s="199"/>
+      <c r="K47" s="200"/>
+    </row>
+    <row r="48" spans="2:12" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="185"/>
+      <c r="C48" s="186"/>
+      <c r="D48" s="186"/>
+      <c r="E48" s="186"/>
+      <c r="F48" s="186"/>
+      <c r="G48" s="186"/>
+      <c r="H48" s="186"/>
+      <c r="I48" s="186"/>
+      <c r="J48" s="186"/>
+      <c r="K48" s="187"/>
+    </row>
+    <row r="49" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="C50" s="155" t="s">
+      <c r="C49" s="182" t="s">
         <v>105</v>
       </c>
-      <c r="D50" s="155"/>
-[...9 lines deleted...]
-      <c r="B51" s="14" t="s">
+      <c r="D49" s="182"/>
+      <c r="E49" s="182"/>
+      <c r="F49" s="182"/>
+      <c r="G49" s="182"/>
+      <c r="H49" s="182"/>
+      <c r="I49" s="182"/>
+      <c r="J49" s="179"/>
+      <c r="K49" s="180"/>
+    </row>
+    <row r="50" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="C51" s="155" t="s">
+      <c r="C50" s="182" t="s">
         <v>107</v>
       </c>
-      <c r="D51" s="155"/>
-[...9 lines deleted...]
-      <c r="B52" s="14" t="s">
+      <c r="D50" s="182"/>
+      <c r="E50" s="182"/>
+      <c r="F50" s="182"/>
+      <c r="G50" s="182"/>
+      <c r="H50" s="182"/>
+      <c r="I50" s="182"/>
+      <c r="J50" s="179"/>
+      <c r="K50" s="180"/>
+    </row>
+    <row r="51" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="C52" s="155" t="s">
+      <c r="C51" s="182" t="s">
         <v>109</v>
       </c>
-      <c r="D52" s="155"/>
-[...9 lines deleted...]
-      <c r="B53" s="14" t="s">
+      <c r="D51" s="182"/>
+      <c r="E51" s="182"/>
+      <c r="F51" s="182"/>
+      <c r="G51" s="182"/>
+      <c r="H51" s="182"/>
+      <c r="I51" s="182"/>
+      <c r="J51" s="179"/>
+      <c r="K51" s="180"/>
+    </row>
+    <row r="52" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="C53" s="155" t="s">
+      <c r="C52" s="182" t="s">
         <v>111</v>
       </c>
-      <c r="D53" s="155"/>
-[...9 lines deleted...]
-      <c r="B54" s="14" t="s">
+      <c r="D52" s="182"/>
+      <c r="E52" s="182"/>
+      <c r="F52" s="182"/>
+      <c r="G52" s="182"/>
+      <c r="H52" s="182"/>
+      <c r="I52" s="182"/>
+      <c r="J52" s="179"/>
+      <c r="K52" s="180"/>
+    </row>
+    <row r="53" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="C54" s="155" t="s">
+      <c r="C53" s="182" t="s">
         <v>113</v>
       </c>
-      <c r="D54" s="155"/>
-[...9 lines deleted...]
-      <c r="B55" s="15" t="s">
+      <c r="D53" s="182"/>
+      <c r="E53" s="182"/>
+      <c r="F53" s="182"/>
+      <c r="G53" s="182"/>
+      <c r="H53" s="182"/>
+      <c r="I53" s="182"/>
+      <c r="J53" s="179"/>
+      <c r="K53" s="180"/>
+    </row>
+    <row r="54" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C55" s="154" t="s">
+      <c r="C54" s="182" t="s">
         <v>115</v>
       </c>
-      <c r="D55" s="154"/>
-[...5 lines deleted...]
-      <c r="J55" s="156">
+      <c r="D54" s="182"/>
+      <c r="E54" s="182"/>
+      <c r="F54" s="182"/>
+      <c r="G54" s="182"/>
+      <c r="H54" s="182"/>
+      <c r="I54" s="182"/>
+      <c r="J54" s="179"/>
+      <c r="K54" s="180"/>
+    </row>
+    <row r="55" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="181" t="s">
+        <v>117</v>
+      </c>
+      <c r="D55" s="181"/>
+      <c r="E55" s="181"/>
+      <c r="F55" s="181"/>
+      <c r="G55" s="181"/>
+      <c r="H55" s="181"/>
+      <c r="I55" s="181"/>
+      <c r="J55" s="183">
         <f>SUM(J49:J54)</f>
         <v>0</v>
       </c>
-      <c r="K55" s="157"/>
-[...40 lines deleted...]
-      <c r="K59" s="107"/>
+      <c r="K55" s="184"/>
+    </row>
+    <row r="56" spans="2:12" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="174" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="98"/>
+      <c r="D56" s="98"/>
+      <c r="E56" s="98"/>
+      <c r="F56" s="98"/>
+      <c r="G56" s="98"/>
+      <c r="H56" s="98"/>
+      <c r="I56" s="98"/>
+      <c r="J56" s="98"/>
+      <c r="K56" s="175"/>
+    </row>
+    <row r="57" spans="2:12" ht="100.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="176"/>
+      <c r="C57" s="177"/>
+      <c r="D57" s="177"/>
+      <c r="E57" s="177"/>
+      <c r="F57" s="177"/>
+      <c r="G57" s="177"/>
+      <c r="H57" s="177"/>
+      <c r="I57" s="177"/>
+      <c r="J57" s="177"/>
+      <c r="K57" s="178"/>
+    </row>
+    <row r="58" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L58" s="29" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="128" t="s">
+        <v>119</v>
+      </c>
+      <c r="C59" s="129"/>
+      <c r="D59" s="129"/>
+      <c r="E59" s="129"/>
+      <c r="F59" s="129"/>
+      <c r="G59" s="129"/>
+      <c r="H59" s="129"/>
+      <c r="I59" s="129"/>
+      <c r="J59" s="129"/>
+      <c r="K59" s="129"/>
+      <c r="L59" s="21">
+        <f>SUM(L13,L28)</f>
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="99">
+  <mergeCells count="102">
+    <mergeCell ref="L28:L33"/>
+    <mergeCell ref="L9:L12"/>
+    <mergeCell ref="L13:L24"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="B5:K5"/>
     <mergeCell ref="B8:K8"/>
     <mergeCell ref="B9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="I6:K6"/>
-    <mergeCell ref="B36:K36"/>
-[...9 lines deleted...]
-    <mergeCell ref="B33:I33"/>
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="B13:I13"/>
+    <mergeCell ref="B12:I12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J22:K22"/>
     <mergeCell ref="G30:I30"/>
     <mergeCell ref="G29:I29"/>
     <mergeCell ref="J30:K30"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="G28:I28"/>
-    <mergeCell ref="B14:I14"/>
-[...2 lines deleted...]
-    <mergeCell ref="J12:K12"/>
     <mergeCell ref="J24:K24"/>
-    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D29:F29"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="B22:I22"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B27:K27"/>
     <mergeCell ref="B26:K26"/>
-    <mergeCell ref="B32:C32"/>
-[...8 lines deleted...]
-    <mergeCell ref="B37:I37"/>
+    <mergeCell ref="B24:I24"/>
     <mergeCell ref="B44:K44"/>
     <mergeCell ref="B46:K46"/>
     <mergeCell ref="B45:K45"/>
     <mergeCell ref="J38:K38"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="B42:I42"/>
     <mergeCell ref="B41:I41"/>
+    <mergeCell ref="B36:K36"/>
+    <mergeCell ref="B35:K35"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="B39:I39"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="B33:I33"/>
+    <mergeCell ref="B38:I38"/>
+    <mergeCell ref="B37:I37"/>
+    <mergeCell ref="B59:K59"/>
+    <mergeCell ref="B56:K56"/>
+    <mergeCell ref="B57:K57"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="J49:K49"/>
     <mergeCell ref="J47:K47"/>
     <mergeCell ref="C55:I55"/>
     <mergeCell ref="C54:I54"/>
     <mergeCell ref="C53:I53"/>
     <mergeCell ref="C52:I52"/>
     <mergeCell ref="C51:I51"/>
     <mergeCell ref="C50:I50"/>
     <mergeCell ref="C49:I49"/>
     <mergeCell ref="J55:K55"/>
     <mergeCell ref="J54:K54"/>
     <mergeCell ref="J53:K53"/>
     <mergeCell ref="J52:K52"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="B48:K48"/>
     <mergeCell ref="C47:I47"/>
-    <mergeCell ref="B59:K59"/>
-[...2035 lines deleted...]
-    <mergeCell ref="B22:J22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Applicant Info</vt:lpstr>
-      <vt:lpstr>Project Capacity</vt:lpstr>
+      <vt:lpstr>Project and Applicant Capacity</vt:lpstr>
+      <vt:lpstr>System Performance Measures </vt:lpstr>
+      <vt:lpstr>Applicant Experience</vt:lpstr>
+      <vt:lpstr>Supportive Services </vt:lpstr>
       <vt:lpstr>Budget</vt:lpstr>
-      <vt:lpstr>TH</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>HMIS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hana Gossett</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>